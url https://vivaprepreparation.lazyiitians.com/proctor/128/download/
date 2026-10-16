--- v0 (2026-08-21)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$8</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,68 +421,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M8"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
-    <col width="33" customWidth="1" min="6" max="6"/>
+    <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
-    <col width="22" customWidth="1" min="9" max="9"/>
+    <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Set</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Set date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Posted by</t>
@@ -530,51 +530,51 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Proctor</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Jinja template</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Jinja2 Flask ka template engine — HTML ke andar {{ }} variables, {% %} logic.
 **Example**
 ```
 {% for lot in lots %}
   &lt;li&gt;{{ lot.name }} — {{ lot.spots }}&lt;/li&gt;
 {% else %}
   &lt;p&gt;No lots&lt;/p&gt;
 {% endfor %}
 ```</t>
         </is>
@@ -598,51 +598,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Login route</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr"/>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
@@ -658,51 +658,51 @@
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Register page</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
@@ -727,51 +727,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Route of even odd</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
@@ -799,51 +799,51 @@
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Post put</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 POST naya janam (har baar naya id). PUT poori photo replace. PATCH sticker chipkao.
 POST create, not idempotent. PUT full update, idempotent. PATCH partial.
 POST ki jagah PUT se REST semantics toot. GET typically no body.
 CRUD map: POST create, GET read, PUT/PATCH update, DELETE delete.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 **Example**
 ```
 POST /api/venues
@@ -872,51 +872,51 @@
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Git GitHub</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 GitHub repo open karo: commits, collaborators, README. Examiner check karta hai tumne khud kaam kiya.
 **Example**
 ```
 Settings → Collaborators
 Commits: regular messages, last-day dump nahi.
 ```
 **Viva tip**
 Private repo access pehle de do. Main branch submitted ZIP se match honi chahiye.</t>
         </is>
       </c>
@@ -939,51 +939,51 @@
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Why software engineer used Git.</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
@@ -993,45 +993,265 @@
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr"/>
       <c r="J8" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F9" s="2" t="inlineStr">
+        <is>
+          <t>Write a Flask route to fetch the names of all treks booked by the user "Kunal" where the trek was created on 23 August.</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr"/>
+      <c r="H9" s="2" t="inlineStr"/>
+      <c r="I9" s="2" t="inlineStr"/>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>Write Jinja loop to print these treks</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr"/>
+      <c r="H10" s="2" t="inlineStr"/>
+      <c r="I10" s="2" t="inlineStr"/>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C11" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>What is difference between request.form.get and request.form (without get)</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr"/>
+      <c r="H11" s="2" t="inlineStr"/>
+      <c r="I11" s="2" t="inlineStr"/>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr"/>
+      <c r="C12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Kunal</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Overall the Viva went well
+The proctor was very nice and chill to
+He asked viva questions from code itself 
+Like why I have asked date time and what is the use of matplotlib in my app
+What is difference between filter and filter_by
+What is difference between request.form.get and request.form (without get)
+Difference in jinja of when we use {{ }} and {%%}
+In coding 
+He gave 2
+The first prompt was Write a Flask route to fetch the names of all treks booked by the user "Kunal" where the trek was created on 23 August. 
+The Jinja one use of for loop which was easy</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr"/>
+      <c r="H12" s="2" t="inlineStr"/>
+      <c r="I12" s="2" t="inlineStr">
+        <is>
+          <t>1. Write a Flask route to fetch the names of all treks booked by the user "Kunal" where the trek was created on 23 August.
+2. Write Jinja loop to print these treks
+3. What is difference between request.form.get and request.form (without get)</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr"/>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:M8"/>
+  <autoFilter ref="A1:M12"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>