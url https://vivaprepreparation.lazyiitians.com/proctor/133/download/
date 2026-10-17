--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -1078,51 +1078,51 @@
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>ORM</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 ORM = Object Relational Mapping. Tables → Python classes. Raw SQL kam likhte ho.
 **Example**
 ```
 class User(db.Model):
     id = db.Column(db.Integer, primary_key=True)
     email = db.Column(db.String(120), unique=True)
 User.query.get(5)  # SELECT ... WHERE id=5
 ```</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">