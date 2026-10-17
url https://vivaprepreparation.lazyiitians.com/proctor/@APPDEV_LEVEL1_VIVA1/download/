--- v0 (2026-08-23)
+++ v1 (2026-10-17)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$11</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$24</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,68 +421,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M11"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="48" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
-    <col width="22" customWidth="1" min="9" max="9"/>
+    <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="22" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Set</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Set date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Posted by</t>
@@ -530,51 +530,51 @@
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Proctor</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Demo of the app</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
@@ -599,51 +599,51 @@
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Explain the code for export CSV</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Code explain formula: input kya aaya → auth/validation → DB change → response/UI.
 **Viva tip**
 Function signature + 3-4 important lines + edge case.</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr"/>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>2</t>
@@ -661,51 +661,51 @@
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>In notepad write any vue component, wrote basic v-for , than he asked to add relative fetch request for that and backend route for that..(Basically was testing if you know to write a component, route , backend fetch logic correctly)</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live Flask coding: chhota route likho, save, browser/curl se test. Syntax error terminal mein padho.
 **Example**
 ```
 @app.route('/ping')
 def ping():
     return jsonify(ok=True)
 @app.route('/even/&lt;int:n&gt;')
 def even(n):
     return 'even' if n % 2 == 0 else 'odd'
 ```</t>
@@ -730,51 +730,51 @@
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Also asked to check authentication in route and check for roles, allow only admin to view that route .</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Authentication: tu kaun hai? (login). Authorization: tujhe permission hai? (role check).
 **Example**
 ```
 # auth
 if check_password_hash(user.password, pwd):
     session['user_id'] = user.id
 # authz
 if user.role != 'admin':
     abort(403)
 ```</t>
@@ -799,51 +799,51 @@
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Asked to explain caching.</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Cache = pehli baar hisaab karke copy rakh lo, doosri baar copy dikha do.
 Baar-baar same expensive kaam (DB query, counting bookings) mat karo. Result Redis jaise store mein timeout ke saath rakh do.
 Cache hit: key mil gayi, DB skip. Cache miss: DB se lao, SET karo, return karo.
 Tradeoff: speed vs stale data. Admin naya venue add kare aur cache 50s ka ho to user purani list dekh sakta hai — isliye write pe invalidation zaroori hai.
 Browser cache, Flask-Caching, Redis alag layers hain. MAD2 examiner Redis + `@cache.cached` code dekhta hai.
 **Example**
 ```
 @cache.cached(timeout=50, query_string=True)
 @app.route('/api/shows')
 def shows():
@@ -863,312 +863,1036 @@
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Set 2</t>
+          <t>Set 1</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>Demo of the app</t>
+          <t>Then he asked what is backref and back_populate, which I answered correctly.</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr"/>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>MAD2</t>
+          <t>MAD1</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Set 2</t>
+          <t>Set 1</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>Explain the code for export CSV</t>
+          <t>He asked what is Jinja, and I answered that correctly too</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr"/>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>MAD2</t>
+          <t>MAD1</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>Set 2</t>
+          <t>Set 1</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>In notepad write any vue component, wrote basic v-for , than he asked to add relative fetch request for that and backend route for that..(Basically was testing if you know to write a component, route , backend fetch logic correctly)</t>
+          <t>Then he asked what is a CSRF token. I was a little unsure, but after thinking, I gave a decent answer.</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="2" t="inlineStr"/>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>MAD2</t>
+          <t>MAD1</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>Set 2</t>
+          <t>Set 1</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Also asked to check authentication in route and check for roles, allow only admin to view that route .</t>
+          <t>He asked me to write a route to find blacklisted coordinators who have an assigned trek and whose trek is ongoing. I answered this partially correctly.</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>MAD2</t>
+          <t>MAD1</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Set 2</t>
+          <t>Set 1</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Asked to explain caching.</t>
+          <t>Then he asked me to change the login button colour, which I did correctly.</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="2" t="inlineStr"/>
       <c r="J11" s="2" t="inlineStr">
         <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>She told me to go to my VS Code and show through which route the user can book the trek</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr"/>
+      <c r="H12" s="2" t="inlineStr"/>
+      <c r="I12" s="2" t="inlineStr"/>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>Go and mark a trek as completed by the staff (any)</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr"/>
+      <c r="H13" s="2" t="inlineStr"/>
+      <c r="I13" s="2" t="inlineStr"/>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>told me to show the participants of any trek</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr"/>
+      <c r="H14" s="2" t="inlineStr"/>
+      <c r="I14" s="2" t="inlineStr"/>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>Theory questions: MVC, difference between authentication and authorisation, difference between inline, internal and external CSS</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr"/>
+      <c r="H15" s="2" t="inlineStr"/>
+      <c r="I15" s="2" t="inlineStr"/>
+      <c r="J15" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K15" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L15" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M15" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Open Notepad and write a route to get all the blacklisted trekkers</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr"/>
+      <c r="H16" s="2" t="inlineStr"/>
+      <c r="I16" s="2" t="inlineStr"/>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2007091 YOMESH, 24F3003848 SHAIKH FARHA AHSANALI</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>Change the background colour of the login button</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr"/>
+      <c r="I17" s="2" t="inlineStr"/>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>Set 2</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>Demo of the app</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr"/>
+      <c r="H18" s="2" t="inlineStr"/>
+      <c r="I18" s="2" t="inlineStr"/>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Set 2</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>Explain the code for export CSV</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr"/>
+      <c r="H19" s="2" t="inlineStr"/>
+      <c r="I19" s="2" t="inlineStr"/>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K11" s="2" t="inlineStr">
+      <c r="K19" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L11" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M11" s="2" t="inlineStr">
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Set 2</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>In notepad write any vue component, wrote basic v-for , than he asked to add relative fetch request for that and backend route for that..(Basically was testing if you know to write a component, route , backend fetch logic correctly)</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr"/>
+      <c r="H20" s="2" t="inlineStr"/>
+      <c r="I20" s="2" t="inlineStr"/>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Set 2</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>Also asked to check authentication in route and check for roles, allow only admin to view that route .</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
+      <c r="H21" s="2" t="inlineStr"/>
+      <c r="I21" s="2" t="inlineStr"/>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Set 2</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>Asked to explain caching.</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr"/>
+      <c r="H22" s="2" t="inlineStr"/>
+      <c r="I22" s="2" t="inlineStr"/>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B23" s="2" t="inlineStr"/>
+      <c r="C23" s="2" t="inlineStr"/>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Farha</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>The proctor was very calm and sweet. 
+I couldn't hear her a few times, so I asked her to say the things again, and she repeated them.
+When the proctor joined the meeting, she told me to:
+1. show the Student ID
+2. open git and show the collaborator 
+3. go to the Viva portal and download your submission, open it and run it
+4. give demo, while giving demo  i had a line missing in my code before i submitted the code in portal, but i knew it so i asked her if i should add it right now so that i can view a user's trek history ( missing line was *    @app.route('/my_history')    *), but she told no it's fine and then said "so the history page is deleted ?"  and i told her," actually it's not deleted i have just a line missing", after adding the line, I showed her the user history
+5. She told me to go to my VS Code and show through which route the user can book the trek 
+6. Go and mark a trek as completed by the staff (any)
+7. told me to show the participants of any trek 
+(I didn't remember which trek has participants, so I asked her if I can book a trek right now by a user and show it, and she said yeah, do it; I did it )
+She asked me, "Does my app allow me to book those treks which are not open? I said no, it doesn't allow. She said OK, then again to the previous question to show the participant. 
+I showed her the participants list for a particular trek.
+8. Theory questions: MVC, difference between authentication and authorisation, difference between inline, internal and external CSS
+9. Open Notepad and write a route to get all the blacklisted trekkers 
+10. Change the background colour of the login button</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
+      <c r="H23" s="2" t="inlineStr"/>
+      <c r="I23" s="2" t="inlineStr">
+        <is>
+          <t>1. She told me to go to my VS Code and show through which route the user can book the trek
+2. Go and mark a trek as completed by the staff (any)
+3. told me to show the participants of any trek
+4. Theory questions: MVC, difference between authentication and authorisation, difference between inline, internal and external CSS
+5. Open Notepad and write a route to get all the blacklisted trekkers
+6. Change the background colour of the login button</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr"/>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr"/>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>@APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr"/>
+      <c r="C24" s="2" t="inlineStr"/>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>yomesh</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>First, he checked my student ID.
+Then he checked my GitHub collaborator access.
+After that, he directly asked me to demonstrate my project — user/coordinator signup and login and overbooking prevention.
+Then he asked what is backref and back_populate, which I answered correctly.
+He asked what is Jinja, and I answered that correctly too.
+Then he asked what is a CSRF token. I was a little unsure, but after thinking, I gave a decent answer.
+He asked me to write a route to find blacklisted coordinators who have an assigned trek and whose trek is ongoing. I answered this partially correctly.
+Then he asked me to change the login button colour, which I did correctly.
+At the end, he suggested that I practice theory and coding questions more.
+He was mostly quiet and gave me enough time to think, but didn't give any hints or help.</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr"/>
+      <c r="H24" s="2" t="inlineStr"/>
+      <c r="I24" s="2" t="inlineStr">
+        <is>
+          <t>1. Then he asked what is backref and back_populate, which I answered correctly.
+2. He asked what is Jinja, and I answered that correctly too
+3. Then he asked what is a CSRF token. I was a little unsure, but after thinking, I gave a decent answer.
+4. He asked me to write a route to find blacklisted coordinators who have an assigned trek and whose trek is ongoing. I answered this partially correctly.
+5. Then he asked me to change the login button colour, which I did correctly.</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr"/>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr"/>
+      <c r="M24" s="2" t="inlineStr">
         <is>
           <t>@APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M11"/>
+  <autoFilter ref="A1:M24"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>