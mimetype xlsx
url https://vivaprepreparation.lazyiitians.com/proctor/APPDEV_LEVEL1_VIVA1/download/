--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$157</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$171</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M157"/>
+  <dimension ref="A1:M171"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="21" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -2200,51 +2200,51 @@
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Demonstration</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr"/>
       <c r="I26" s="2" t="inlineStr"/>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
           <t>APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
@@ -7751,51 +7751,51 @@
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Demonstration</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr"/>
       <c r="H115" s="2" t="inlineStr"/>
       <c r="I115" s="2" t="inlineStr"/>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
@@ -9768,329 +9768,1092 @@
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
           <t>APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>* Demo of project</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr"/>
       <c r="H152" s="2" t="inlineStr"/>
       <c r="I152" s="2" t="inlineStr"/>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
           <t>APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C153" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>Set 22</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
-          <t>leaf</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>he is pretty chill and patient, don't panic and keep answering. he will give you enough time to think and write codes.</t>
+          <t>WHAT IS CORS ?</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr"/>
       <c r="H153" s="2" t="inlineStr"/>
-      <c r="I153" s="2" t="inlineStr">
+      <c r="I153" s="2" t="inlineStr"/>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>Set 22</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr">
+        <is>
+          <t>HTTPS STATUS CODE</t>
+        </is>
+      </c>
+      <c r="G154" s="2" t="inlineStr"/>
+      <c r="H154" s="2" t="inlineStr"/>
+      <c r="I154" s="2" t="inlineStr"/>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B155" s="2" t="inlineStr">
+        <is>
+          <t>Set 22</t>
+        </is>
+      </c>
+      <c r="C155" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr">
+        <is>
+          <t>CELERY AND REDIS WORKING</t>
+        </is>
+      </c>
+      <c r="G155" s="2" t="inlineStr"/>
+      <c r="H155" s="2" t="inlineStr"/>
+      <c r="I155" s="2" t="inlineStr"/>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B156" s="2" t="inlineStr">
+        <is>
+          <t>Set 22</t>
+        </is>
+      </c>
+      <c r="C156" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
+        <is>
+          <t>HOW CASACDE WORKS</t>
+        </is>
+      </c>
+      <c r="G156" s="2" t="inlineStr"/>
+      <c r="H156" s="2" t="inlineStr"/>
+      <c r="I156" s="2" t="inlineStr"/>
+      <c r="J156" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>Set 22</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr">
+        <is>
+          <t>DESIGN A BUTTON THAT TOGGLES 2 VALUES AFTER CLICKING IN IT</t>
+        </is>
+      </c>
+      <c r="G157" s="2" t="inlineStr"/>
+      <c r="H157" s="2" t="inlineStr"/>
+      <c r="I157" s="2" t="inlineStr"/>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>Set 22</t>
+        </is>
+      </c>
+      <c r="C158" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, Admin</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
+        <is>
+          <t>WRITE A ROUTE TO GET BLACKLISTED USER WHO HAVE ATLEAST 1 TREK</t>
+        </is>
+      </c>
+      <c r="G158" s="2" t="inlineStr"/>
+      <c r="H158" s="2" t="inlineStr"/>
+      <c r="I158" s="2" t="inlineStr"/>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B159" s="2" t="inlineStr">
+        <is>
+          <t>Set 23</t>
+        </is>
+      </c>
+      <c r="C159" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D159" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr">
+        <is>
+          <t>no theory questions</t>
+        </is>
+      </c>
+      <c r="G159" s="2" t="inlineStr"/>
+      <c r="H159" s="2" t="inlineStr"/>
+      <c r="I159" s="2" t="inlineStr"/>
+      <c r="J159" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B160" s="2" t="inlineStr">
+        <is>
+          <t>Set 23</t>
+        </is>
+      </c>
+      <c r="C160" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>using Jinja write frontend which redirects blacklisted entities to greeting message</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr"/>
+      <c r="H160" s="2" t="inlineStr"/>
+      <c r="I160" s="2" t="inlineStr"/>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B161" s="2" t="inlineStr">
+        <is>
+          <t>Set 23</t>
+        </is>
+      </c>
+      <c r="C161" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr">
+        <is>
+          <t>write a backend code to get a list of all bookings from models.py</t>
+        </is>
+      </c>
+      <c r="G161" s="2" t="inlineStr"/>
+      <c r="H161" s="2" t="inlineStr"/>
+      <c r="I161" s="2" t="inlineStr"/>
+      <c r="J161" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B162" s="2" t="inlineStr">
+        <is>
+          <t>Set 24</t>
+        </is>
+      </c>
+      <c r="C162" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D162" s="2" t="inlineStr">
+        <is>
+          <t>Sanjana</t>
+        </is>
+      </c>
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
+        <is>
+          <t>- MVC</t>
+        </is>
+      </c>
+      <c r="G162" s="2" t="inlineStr"/>
+      <c r="H162" s="2" t="inlineStr"/>
+      <c r="I162" s="2" t="inlineStr"/>
+      <c r="J162" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B163" s="2" t="inlineStr">
+        <is>
+          <t>Set 24</t>
+        </is>
+      </c>
+      <c r="C163" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>Sanjana</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
+        <is>
+          <t>- why do we use jinja</t>
+        </is>
+      </c>
+      <c r="G163" s="2" t="inlineStr"/>
+      <c r="H163" s="2" t="inlineStr"/>
+      <c r="I163" s="2" t="inlineStr"/>
+      <c r="J163" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B164" s="2" t="inlineStr">
+        <is>
+          <t>Set 24</t>
+        </is>
+      </c>
+      <c r="C164" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>Sanjana</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>- write a route query to get trek by trek id and update name to "ABCD" and save it</t>
+        </is>
+      </c>
+      <c r="G164" s="2" t="inlineStr"/>
+      <c r="H164" s="2" t="inlineStr"/>
+      <c r="I164" s="2" t="inlineStr"/>
+      <c r="J164" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B165" s="2" t="inlineStr">
+        <is>
+          <t>Set 24</t>
+        </is>
+      </c>
+      <c r="C165" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>Sanjana</t>
+        </is>
+      </c>
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr">
+        <is>
+          <t>- change colour of login button</t>
+        </is>
+      </c>
+      <c r="G165" s="2" t="inlineStr"/>
+      <c r="H165" s="2" t="inlineStr"/>
+      <c r="I165" s="2" t="inlineStr"/>
+      <c r="J165" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M165" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B166" s="2" t="inlineStr"/>
+      <c r="C166" s="2" t="inlineStr"/>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>Bhavesh</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F166" s="2" t="inlineStr">
+        <is>
+          <t>MAD 2 LEVEL 1</t>
+        </is>
+      </c>
+      <c r="G166" s="2" t="inlineStr"/>
+      <c r="H166" s="2" t="inlineStr"/>
+      <c r="I166" s="2" t="inlineStr">
+        <is>
+          <t>1. WHAT IS CORS ?
+2. HTTPS STATUS CODE
+3. CELERY AND REDIS WORKING
+4. HOW CASACDE WORKS
+5. DESIGN A BUTTON THAT TOGGLES 2 VALUES AFTER CLICKING IN IT
+6. WRITE A ROUTE TO GET BLACKLISTED USER WHO HAVE ATLEAST 1 TREK</t>
+        </is>
+      </c>
+      <c r="J166" s="2" t="inlineStr"/>
+      <c r="K166" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L166" s="2" t="inlineStr"/>
+      <c r="M166" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B167" s="2" t="inlineStr"/>
+      <c r="C167" s="2" t="inlineStr"/>
+      <c r="D167" s="2" t="inlineStr">
+        <is>
+          <t>leaf</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F167" s="2" t="inlineStr">
+        <is>
+          <t>he is pretty chill and patient, don't panic and keep answering. he will give you enough time to think and write codes.</t>
+        </is>
+      </c>
+      <c r="G167" s="2" t="inlineStr"/>
+      <c r="H167" s="2" t="inlineStr"/>
+      <c r="I167" s="2" t="inlineStr">
         <is>
           <t>1. asked to write the frontend code for the login page
 2. and the backend code for the login page
 3. how are we storing the details of the current user? a lot of time was gone after the proctor joined 10 minutes late, and i had network issues for a while, so he extended my viva for 20 minutes, just asked me the coding questions and told me to prepare well for level-2 viva.</t>
         </is>
       </c>
-      <c r="J153" s="2" t="inlineStr"/>
-      <c r="K153" s="2" t="inlineStr">
+      <c r="J167" s="2" t="inlineStr"/>
+      <c r="K167" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L153" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A154" s="2" t="inlineStr">
+      <c r="L167" s="2" t="inlineStr"/>
+      <c r="M167" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B154" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D154" s="2" t="inlineStr">
+      <c r="B168" s="2" t="inlineStr"/>
+      <c r="C168" s="2" t="inlineStr"/>
+      <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Anonya</t>
         </is>
       </c>
-      <c r="E154" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F154" s="2" t="inlineStr">
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F168" s="2" t="inlineStr">
         <is>
           <t>He is very silent. You need to ask him for everything atleast twice. Its almost as if he isnt looking. To be frank , I didnt even know how my viva went. Anyways, stay calm and explain whatever you know properly.</t>
         </is>
       </c>
-      <c r="G154" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I154" s="2" t="inlineStr">
+      <c r="G168" s="2" t="inlineStr"/>
+      <c r="H168" s="2" t="inlineStr"/>
+      <c r="I168" s="2" t="inlineStr">
         <is>
           <t>1. First, show your id and github collaborator and commits
 2. Then, download application and run. (I faced an issue here while installing dependencies from requirements.txt , but he helped me through this.)
 3. Next , I was asked to demonstrate the app.( I ran into an error here and fixed it myself. He didnt say anything.)
 4. Next, he asked me to write whatever I knew about jinja in Notepad.
 5. Then, he asked me to write python code for api end point to fetch an html file.
 6. After that my viva was over.(He said thankyou and all the best for level-2 viva)</t>
         </is>
       </c>
-      <c r="J154" s="2" t="inlineStr"/>
-      <c r="K154" s="2" t="inlineStr">
+      <c r="J168" s="2" t="inlineStr"/>
+      <c r="K168" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L154" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A155" s="2" t="inlineStr">
+      <c r="L168" s="2" t="inlineStr"/>
+      <c r="M168" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B155" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D155" s="2" t="inlineStr">
+      <c r="B169" s="2" t="inlineStr"/>
+      <c r="C169" s="2" t="inlineStr"/>
+      <c r="D169" s="2" t="inlineStr">
         <is>
           <t>SK</t>
         </is>
       </c>
-      <c r="E155" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F155" s="2" t="inlineStr">
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F169" s="2" t="inlineStr">
         <is>
           <t>overall good proctor, don't panic. Do fast whatever he told either it is coding or theory question....he already mentioned in the beginning of viva don't explain theory question just tell me what it is bs.</t>
         </is>
       </c>
-      <c r="G155" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I155" s="2" t="inlineStr">
+      <c r="G169" s="2" t="inlineStr"/>
+      <c r="H169" s="2" t="inlineStr"/>
+      <c r="I169" s="2" t="inlineStr">
         <is>
           <t>1. 1st he starts with either do checksum or redowload from the portal----so re-dowloaded 2nd he cheked collaborator but don't know my github stuck showing error he waited then start with Theory question same mentioned in sheet
 2. sessions vs tokens
 3. put and patch
 4. autherorization and authentication
 5. ORM and have you used ? which one ? coding question open notepad
 6. write basic form and button
 7. query to fetch all blacklisted company
 8. flask login route and hello route then check functionality</t>
         </is>
       </c>
-      <c r="J155" s="2" t="inlineStr"/>
-      <c r="K155" s="2" t="inlineStr">
+      <c r="J169" s="2" t="inlineStr"/>
+      <c r="K169" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L155" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A156" s="2" t="inlineStr">
+      <c r="L169" s="2" t="inlineStr"/>
+      <c r="M169" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B156" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D156" s="2" t="inlineStr">
+      <c r="B170" s="2" t="inlineStr"/>
+      <c r="C170" s="2" t="inlineStr"/>
+      <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E156" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F156" s="2" t="inlineStr">
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F170" s="2" t="inlineStr">
         <is>
           <t>Have a full knowledge on your project, ans what you know with clarity</t>
         </is>
       </c>
-      <c r="G156" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I156" s="2" t="inlineStr">
+      <c r="G170" s="2" t="inlineStr"/>
+      <c r="H170" s="2" t="inlineStr"/>
+      <c r="I170" s="2" t="inlineStr">
         <is>
           <t>1. Asked to export project from dashboard (zip), check for collaborator access
 2. Theoretical questions:
 3. Diff btw Authorization and authentication
 4. Diff btw put and patch
 5. Render template
 6. What is template and some other
 7. Db relationship in your project (o-o o-m)
 8. Code in notepad:
 9. Create a Form
 10. app route for login with authentication (same as you implemented)
 11. Query to get all the company id from applications
 12. Project functionality:
 13. Was asked to do all the core functionality and to show warning msg on certain conditions like while logging in after being blacklisted, etc.</t>
         </is>
       </c>
-      <c r="J156" s="2" t="inlineStr"/>
-      <c r="K156" s="2" t="inlineStr">
+      <c r="J170" s="2" t="inlineStr"/>
+      <c r="K170" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L156" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A157" s="2" t="inlineStr">
+      <c r="L170" s="2" t="inlineStr"/>
+      <c r="M170" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA1</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B157" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D157" s="2" t="inlineStr">
+      <c r="B171" s="2" t="inlineStr"/>
+      <c r="C171" s="2" t="inlineStr"/>
+      <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Monika</t>
         </is>
       </c>
-      <c r="E157" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F157" s="2" t="inlineStr">
+      <c r="E171" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F171" s="2" t="inlineStr">
         <is>
           <t>The proctor was chill and asked the questions on the flow of my demo. He made sure that we are not panicking when questions are asked.</t>
         </is>
       </c>
-      <c r="G157" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I157" s="2" t="inlineStr">
+      <c r="G171" s="2" t="inlineStr"/>
+      <c r="H171" s="2" t="inlineStr"/>
+      <c r="I171" s="2" t="inlineStr">
         <is>
           <t>1. VIVA 1:
 2. Show the demo of application
 3. Show double booking prevention of appointments
 4. Authentication and authorisation difference
 5. Lazy = true meaning
 6. Blacklist the doctor and show what it does
 7. Difference between Blacklist and delete</t>
         </is>
       </c>
-      <c r="J157" s="2" t="inlineStr"/>
-      <c r="K157" s="2" t="inlineStr">
+      <c r="J171" s="2" t="inlineStr"/>
+      <c r="K171" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L157" s="2" t="inlineStr"/>
-      <c r="M157" s="2" t="inlineStr">
+      <c r="L171" s="2" t="inlineStr"/>
+      <c r="M171" s="2" t="inlineStr">
         <is>
           <t>APPDEV_LEVEL1_VIVA1</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M157"/>
+  <autoFilter ref="A1:M171"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>