--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$18</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$30</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M18"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="22" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -1648,45 +1648,705 @@
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="2" t="inlineStr"/>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
           <t>APPDEV_LEVEL1_VIVA21</t>
         </is>
       </c>
     </row>
+    <row r="19">
+      <c r="A19" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F19" s="2" t="inlineStr">
+        <is>
+          <t>- download submission from viva portal and run the app</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr"/>
+      <c r="H19" s="2" t="inlineStr"/>
+      <c r="I19" s="2" t="inlineStr"/>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>- log in as staff, admin user and several items to demo what is happening</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr"/>
+      <c r="H20" s="2" t="inlineStr"/>
+      <c r="I20" s="2" t="inlineStr"/>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F21" s="2" t="inlineStr">
+        <is>
+          <t>- I missed one core requirement where staff cannot change the slot numbers, only admin can. She founded a bit annoyed by that</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
+      <c r="H21" s="2" t="inlineStr"/>
+      <c r="I21" s="2" t="inlineStr"/>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>- I said I did not add that feature</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr"/>
+      <c r="H22" s="2" t="inlineStr"/>
+      <c r="I22" s="2" t="inlineStr"/>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E23" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>- asked to change a button color</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
+      <c r="H23" s="2" t="inlineStr"/>
+      <c r="I23" s="2" t="inlineStr"/>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>- asked to show a backend change where only completed treks will be shown</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr"/>
+      <c r="H24" s="2" t="inlineStr"/>
+      <c r="I24" s="2" t="inlineStr"/>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C25" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F25" s="2" t="inlineStr">
+        <is>
+          <t>- asked to explain how the code works</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr"/>
+      <c r="H25" s="2" t="inlineStr"/>
+      <c r="I25" s="2" t="inlineStr"/>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>- what database did you use</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr"/>
+      <c r="H26" s="2" t="inlineStr"/>
+      <c r="I26" s="2" t="inlineStr"/>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>- what ORM did you use</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
+      <c r="H27" s="2" t="inlineStr"/>
+      <c r="I27" s="2" t="inlineStr"/>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>- what type of backend validations were used and show it on the code</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
+      <c r="H28" s="2" t="inlineStr"/>
+      <c r="I28" s="2" t="inlineStr"/>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>- which function would you use to pass variables to front end</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
+      <c r="H29" s="2" t="inlineStr"/>
+      <c r="I29" s="2" t="inlineStr"/>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>Set 5</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Preethy</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>- viva over good luck with your L2</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr"/>
+      <c r="H30" s="2" t="inlineStr"/>
+      <c r="I30" s="2" t="inlineStr"/>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>APPDEV_LEVEL1_VIVA21</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:M18"/>
+  <autoFilter ref="A1:M30"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>