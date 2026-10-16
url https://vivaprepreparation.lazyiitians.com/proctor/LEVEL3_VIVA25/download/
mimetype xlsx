--- v0 (2026-08-21)
+++ v1 (2026-10-16)
@@ -1089,51 +1089,51 @@
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>- MVC</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 MVC: Model=data (SQLAlchemy), View=Jinja HTML, Controller=Flask routes/business logic.
 Flask loosely MVC follow karta hai — routes controllers, templates views, models.py models.</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
           <t>Level 3</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>LEVEL3_VIVA25</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">