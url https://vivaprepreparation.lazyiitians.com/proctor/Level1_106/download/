--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$159</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$160</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M159"/>
+  <dimension ref="A1:M160"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -10233,747 +10233,802 @@
       <c r="I145" s="2" t="inlineStr"/>
       <c r="J145" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>Level1_106</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C146" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B146" s="2" t="inlineStr">
+        <is>
+          <t>Set 20</t>
+        </is>
+      </c>
+      <c r="C146" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t>Atanu</t>
+          <t>Rise of Devil</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-03-22</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Shared viva questions from response sheet: Level1_106 Viva MAD1:-; Show ID card; Project Demo</t>
+          <t>have u implemented RBAC? Show where you have implemented RBAC.</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr"/>
       <c r="H146" s="2" t="inlineStr"/>
-      <c r="I146" s="2" t="inlineStr">
+      <c r="I146" s="2" t="inlineStr"/>
+      <c r="J146" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K146" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L146" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B147" s="2" t="inlineStr"/>
+      <c r="C147" s="2" t="inlineStr"/>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>Atanu</t>
+        </is>
+      </c>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F147" s="2" t="inlineStr">
+        <is>
+          <t>Shared viva questions from response sheet: Level1_106 Viva MAD1:-; Show ID card; Project Demo</t>
+        </is>
+      </c>
+      <c r="G147" s="2" t="inlineStr"/>
+      <c r="H147" s="2" t="inlineStr"/>
+      <c r="I147" s="2" t="inlineStr">
         <is>
           <t>1. Level1_106 Viva MAD1:-
 2. Show ID card
 3. Project Demo
 4. Asked to change button color
 5. Asked about Admin Functionalities and work flow
 6. Write code in notepad - write a function to registration of a student
 7. Architecture of the application
 8. jinja2
 9. Done in 20 minutes.</t>
         </is>
       </c>
-      <c r="J146" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A147" s="2" t="inlineStr">
+      <c r="J147" s="2" t="inlineStr"/>
+      <c r="K147" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L147" s="2" t="inlineStr"/>
+      <c r="M147" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B147" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D147" s="2" t="inlineStr">
+      <c r="B148" s="2" t="inlineStr"/>
+      <c r="C148" s="2" t="inlineStr"/>
+      <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E147" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F147" s="2" t="inlineStr">
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F148" s="2" t="inlineStr">
         <is>
           <t>Just prepare the questions in the sheet</t>
         </is>
       </c>
-      <c r="G147" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I147" s="2" t="inlineStr">
+      <c r="G148" s="2" t="inlineStr"/>
+      <c r="H148" s="2" t="inlineStr"/>
+      <c r="I148" s="2" t="inlineStr">
         <is>
           <t>1. 1)show id
 2. 2)download the file from the portal ,extrat and run
 3. 3)explain the functionalities of the app
 4. 4)asked to write a code in notepad - search details of a company with name
 5. 5)change the color of a button
 6. 6)difference between render_template and redirect
 7. 7)git collaborators</t>
         </is>
       </c>
-      <c r="J147" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A148" s="2" t="inlineStr">
+      <c r="J148" s="2" t="inlineStr"/>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr"/>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B148" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D148" s="2" t="inlineStr">
+      <c r="B149" s="2" t="inlineStr"/>
+      <c r="C149" s="2" t="inlineStr"/>
+      <c r="D149" s="2" t="inlineStr">
         <is>
           <t>dreamer</t>
         </is>
       </c>
-      <c r="E148" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F148" s="2" t="inlineStr">
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F149" s="2" t="inlineStr">
         <is>
           <t>mam was chill and completed in 20 minutes , prepare the questions in this sheet that is more than enough.</t>
         </is>
       </c>
-      <c r="G148" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I148" s="2" t="inlineStr">
+      <c r="G149" s="2" t="inlineStr"/>
+      <c r="H149" s="2" t="inlineStr"/>
+      <c r="I149" s="2" t="inlineStr">
         <is>
           <t>1. -show id
 2. -github collaborator and commit history
 3. -project demonstration with all features and funtionalities
 4. -change the button colour
 5. -http methods and what are methods used in flask
 6. -what is MVC and show in your project
 7. -flask route code for the registering the user</t>
         </is>
       </c>
-      <c r="J148" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A149" s="2" t="inlineStr">
+      <c r="J149" s="2" t="inlineStr"/>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr"/>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B149" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D149" s="2" t="inlineStr">
+      <c r="B150" s="2" t="inlineStr"/>
+      <c r="C150" s="2" t="inlineStr"/>
+      <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Hritik</t>
         </is>
       </c>
-      <c r="E149" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F149" s="2" t="inlineStr">
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr">
         <is>
           <t>Prepare well, questions are in depth, and coding questions and code changes are not easy. Require practice. Proctor was chill though.</t>
         </is>
       </c>
-      <c r="G149" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I149" s="2" t="inlineStr">
+      <c r="G150" s="2" t="inlineStr"/>
+      <c r="H150" s="2" t="inlineStr"/>
+      <c r="I150" s="2" t="inlineStr">
         <is>
           <t>1. Level1_106 Viva MAD1:-
 2. Show ID card
 3. Project Demo
 4. Asked to change button color
 5. Asked about Admin Functionalities and work flow
 6. Write code in notepad - write a function to search name in a POST request form response
 7. Architecture of the application
 8. Done in 20 minutes.</t>
         </is>
       </c>
-      <c r="J149" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A150" s="2" t="inlineStr">
+      <c r="J150" s="2" t="inlineStr"/>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr"/>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B150" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D150" s="2" t="inlineStr">
+      <c r="B151" s="2" t="inlineStr"/>
+      <c r="C151" s="2" t="inlineStr"/>
+      <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Harnoor Singh</t>
         </is>
       </c>
-      <c r="E150" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F150" s="2" t="inlineStr">
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr">
         <is>
           <t>Proctor came late by like 15 min but all went well</t>
         </is>
       </c>
-      <c r="G150" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I150" s="2" t="inlineStr">
+      <c r="G151" s="2" t="inlineStr"/>
+      <c r="H151" s="2" t="inlineStr"/>
+      <c r="I151" s="2" t="inlineStr">
         <is>
           <t>1. Run the app by downloading from portal(no checksum asked for me) show functionality
 2. Change color of button
 3. what is jinja?
 4. Write search toute to find student (might have a few bugs but wrote on notepad and it was like 90 percent correct)</t>
         </is>
       </c>
-      <c r="J150" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A151" s="2" t="inlineStr">
+      <c r="J151" s="2" t="inlineStr"/>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr"/>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B151" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D151" s="2" t="inlineStr">
+      <c r="B152" s="2" t="inlineStr"/>
+      <c r="C152" s="2" t="inlineStr"/>
+      <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Anonymous</t>
         </is>
       </c>
-      <c r="E151" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F151" s="2" t="inlineStr">
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Change button color; Write route for searching student by name; type of http methods</t>
         </is>
       </c>
-      <c r="G151" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I151" s="2" t="inlineStr">
+      <c r="G152" s="2" t="inlineStr"/>
+      <c r="H152" s="2" t="inlineStr"/>
+      <c r="I152" s="2" t="inlineStr">
         <is>
           <t>1. Change button color
 2. Write route for searching student by name
 3. type of http methods
 4. what http methods used in the project?</t>
         </is>
       </c>
-      <c r="J151" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A152" s="2" t="inlineStr">
+      <c r="J152" s="2" t="inlineStr"/>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr"/>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B152" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D152" s="2" t="inlineStr">
+      <c r="B153" s="2" t="inlineStr"/>
+      <c r="C153" s="2" t="inlineStr"/>
+      <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Rise of Devil</t>
         </is>
       </c>
-      <c r="E152" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F152" s="2" t="inlineStr">
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr">
         <is>
           <t>Was really chill.</t>
         </is>
       </c>
-      <c r="G152" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I152" s="2" t="inlineStr">
+      <c r="G153" s="2" t="inlineStr"/>
+      <c r="H153" s="2" t="inlineStr"/>
+      <c r="I153" s="2" t="inlineStr">
         <is>
           <t>1. LEVEL 1_106 (MAD 2 LEVEL 1 VIVA)
 2. download project from portal and show ID card
 3. run project
 4. have u implemented RBAC? Show where you have implemented RBAC.
 5. Have you used JWT tokens? Tell me how JWT tokens work.
 6. open notepad and create an endpoint to send all past appointments.
 7. Have you used celery and Redis.
 8. Show me where you have used Redis.
 9. Why do we use Redis? (it is fast)
 10. Show me your admin dashboard and features.
 11. Show me your doctor dashboard and features.
 12. Change colour of a button in doctor dashboard from green to blue.
 13. Show me Doctors' Availability setting feature.
 14. Show to updated availability in patient dashboard.
 15. Book an appointment.
 16. Show email being sent (i had to update the code a bit for this).
 17. Show GitHub repo and collaborator.</t>
         </is>
       </c>
-      <c r="J152" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A153" s="2" t="inlineStr">
+      <c r="J153" s="2" t="inlineStr"/>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr"/>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B153" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D153" s="2" t="inlineStr">
+      <c r="B154" s="2" t="inlineStr"/>
+      <c r="C154" s="2" t="inlineStr"/>
+      <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E153" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F153" s="2" t="inlineStr">
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F154" s="2" t="inlineStr">
         <is>
           <t>basically keep explaining your thought process and details and tell the proctor everything that you know about the topic they ask</t>
         </is>
       </c>
-      <c r="G153" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I153" s="2" t="inlineStr">
+      <c r="G154" s="2" t="inlineStr"/>
+      <c r="H154" s="2" t="inlineStr"/>
+      <c r="I154" s="2" t="inlineStr">
         <is>
           <t>1. Level 1 Viva
 2. proctor level1_106
 3. - show student id, github code and collaborator
 4. - download zip file of code
 5. - ⁠unzip and run and explain project. show all functionalities
 6. - ⁠open text editor or blank file
 7. - ⁠write flask code for a simple hello world
 8. - ⁠what port is project running on
 9. - ⁠what is app context and request context
 10. finished in 15 minutes.
 11. tip - i guess if you explain everything and all functionalities work properly, they wont ask much. and be confident.
 12. i had a small mess up where i couldnt remember patient login so i had to register new patient and show patient dashboard in that way, which from my knowledge only showed 85% of the patient functionalities. so make sure you have small details like this remembered.</t>
         </is>
       </c>
-      <c r="J153" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A154" s="2" t="inlineStr">
+      <c r="J154" s="2" t="inlineStr"/>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr"/>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B154" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D154" s="2" t="inlineStr">
+      <c r="B155" s="2" t="inlineStr"/>
+      <c r="C155" s="2" t="inlineStr"/>
+      <c r="D155" s="2" t="inlineStr">
         <is>
           <t>xyz</t>
         </is>
       </c>
-      <c r="E154" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F154" s="2" t="inlineStr">
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F155" s="2" t="inlineStr">
         <is>
           <t>very chill examiner. just be clear and to the point in explanation.</t>
         </is>
       </c>
-      <c r="G154" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I154" s="2" t="inlineStr">
+      <c r="G155" s="2" t="inlineStr"/>
+      <c r="H155" s="2" t="inlineStr"/>
+      <c r="I155" s="2" t="inlineStr">
         <is>
           <t>1. Level 1 Viva:
 2. Asked me to show ID, Github repo
 3. download code from portal and run
 4. explain all core functionalities in detail
 5. frontend and backend logic of doctor search functionality when logged in as patient (expected to link to MVC)
 6. open notepad and code patient registration flask route</t>
         </is>
       </c>
-      <c r="J154" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A155" s="2" t="inlineStr">
+      <c r="J155" s="2" t="inlineStr"/>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr"/>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B155" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D155" s="2" t="inlineStr">
+      <c r="B156" s="2" t="inlineStr"/>
+      <c r="C156" s="2" t="inlineStr"/>
+      <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Someone Else</t>
         </is>
       </c>
-      <c r="E155" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F155" s="2" t="inlineStr">
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
         <is>
           <t>bhai level 2 ultra pro max vla prep ho tb jana viva mein...they can literally ask anything 
 baki tumhari kismat rhi ab..is Sheet k bhrose mt rho !!!
 GOOD LUCK!!</t>
         </is>
       </c>
-      <c r="G155" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I155" s="2" t="inlineStr">
+      <c r="G156" s="2" t="inlineStr"/>
+      <c r="H156" s="2" t="inlineStr"/>
+      <c r="I156" s="2" t="inlineStr">
         <is>
           <t>1. LEVEL - 1 VIVA
 2. show your student ID
 3. show GitHub repo collaborator
 4. Download project, unzip and run.
 5. Demonstrate whole Project
 6. No theory question asked
 7. Open your patient routes and delete book_appointment route and rewrite whole in google docs.(this was the longest function of my project :) 121 lines) I was literally unable bcoz I have seen level 1 viva questions from previous students..my bad :(
 8. Then asked me to write register route full function.
 9. In docs make full registration page using only HTML with custom form fields given by proctor. Then viva ended !! and mujhe pta lg chuka th ki mera toh game baj chuka h :)</t>
         </is>
       </c>
-      <c r="J155" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A156" s="2" t="inlineStr">
+      <c r="J156" s="2" t="inlineStr"/>
+      <c r="K156" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L156" s="2" t="inlineStr"/>
+      <c r="M156" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B156" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D156" s="2" t="inlineStr">
+      <c r="B157" s="2" t="inlineStr"/>
+      <c r="C157" s="2" t="inlineStr"/>
+      <c r="D157" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="E156" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F156" s="2" t="inlineStr">
+      <c r="E157" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F157" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: 1]Write a  Flask code to return Hello world; 2]Jinja functionality; 3]Template inheritance</t>
         </is>
       </c>
-      <c r="G156" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I156" s="2" t="inlineStr">
+      <c r="G157" s="2" t="inlineStr"/>
+      <c r="H157" s="2" t="inlineStr"/>
+      <c r="I157" s="2" t="inlineStr">
         <is>
           <t>1. 1]Write a  Flask code to return Hello world
 2. 2]Jinja functionality
 3. 3]Template inheritance
 4. 4]Default Flask port
 5. 5]Can the port for flask be changed</t>
         </is>
       </c>
-      <c r="J156" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A157" s="2" t="inlineStr">
+      <c r="J157" s="2" t="inlineStr"/>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr"/>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B157" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D157" s="2" t="inlineStr">
+      <c r="B158" s="2" t="inlineStr"/>
+      <c r="C158" s="2" t="inlineStr"/>
+      <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E157" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F157" s="2" t="inlineStr">
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
         <is>
           <t>This mam is very chill, she asked no complicated stuff. Just be prepared to show what you have implemented and how you did that, that's all.</t>
         </is>
       </c>
-      <c r="G157" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I157" s="2" t="inlineStr">
+      <c r="G158" s="2" t="inlineStr"/>
+      <c r="H158" s="2" t="inlineStr"/>
+      <c r="I158" s="2" t="inlineStr">
         <is>
           <t>1. Level 1:
 2. Show id card
 3. Download project from portal, no need checksum
 4. Show core functionalities
 5. What framework i used for building app
 6. Summary page, what i used (chart.js) and how i implemented it
 7. Render template vs redirect
 8. Ai llm % usage in project report
 9. Show git hub collaborator</t>
         </is>
       </c>
-      <c r="J157" s="2" t="inlineStr"/>
-[...41 lines deleted...]
-      </c>
       <c r="J158" s="2" t="inlineStr"/>
       <c r="K158" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr"/>
       <c r="M158" s="2" t="inlineStr">
         <is>
           <t>Level1_106</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr"/>
       <c r="C159" s="2" t="inlineStr"/>
       <c r="D159" s="2" t="inlineStr">
         <is>
-          <t>Prince</t>
+          <t>M.R.Hikmathun Nisha</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Be clear with theory. Practice sheet questions over and over especially theory ones. He'll grind you. Be calm and answer to the best of your knowledge.</t>
+          <t>Shared viva questions from response sheet: Core functionalities</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr"/>
       <c r="H159" s="2" t="inlineStr"/>
       <c r="I159" s="2" t="inlineStr">
+        <is>
+          <t>1. Core functionalities</t>
+        </is>
+      </c>
+      <c r="J159" s="2" t="inlineStr"/>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr"/>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>Level1_106</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B160" s="2" t="inlineStr"/>
+      <c r="C160" s="2" t="inlineStr"/>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Prince</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
+        <is>
+          <t>Be clear with theory. Practice sheet questions over and over especially theory ones. He'll grind you. Be calm and answer to the best of your knowledge.</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr"/>
+      <c r="H160" s="2" t="inlineStr"/>
+      <c r="I160" s="2" t="inlineStr">
         <is>
           <t>1. L1 questions: Project demonstration and asked to explain the DB tables in 1-2 lines. L2 questions:
 2. MVC &amp; DOM?
 3. How to access element by id in JS?(document.getElementbyID)
 4. Which language is used to manipulate DOM?
 5. What's ORM? Which orm we've used?
 6. How we're actually connecting the DB to flask, which cmnd? (with app.app_context: db.init(app))
 7. Difference between id and class in HTML?
 8. Diff between id and name in HTML?
 9. What's GIT? Centralised or decentralised? What's decentralised?
 10. HTTP v/s HTTPS? Which is more secure and why?
 11. Backref v/s backpopulates
 12. Get v/s Post. Which is more secure?
 13. How we send data to backend? (form action)
 14. Can we send data through GET? How?
 15. How we access id and class in css? (# for id, . for class) Code changes:
 16. Manipulate frontend to only allow username to be 10 letters.
 17. Manipulate backend to store services name in uppercase.</t>
         </is>
       </c>
-      <c r="J159" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M159" s="2" t="inlineStr">
+      <c r="J160" s="2" t="inlineStr"/>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr"/>
+      <c r="M160" s="2" t="inlineStr">
         <is>
           <t>Level1_106</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M159"/>
+  <autoFilter ref="A1:M160"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>