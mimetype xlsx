--- v0 (2026-08-18)
+++ v1 (2026-10-17)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$298</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$320</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M298"/>
+  <dimension ref="A1:M320"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="17" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -18806,878 +18806,2088 @@
       <c r="I282" s="2" t="inlineStr"/>
       <c r="J282" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K282" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L282" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M282" s="2" t="inlineStr">
         <is>
           <t>Level1_128</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C283" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B283" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C283" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t>Sheet response</t>
+          <t>Sheet import</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-18</t>
         </is>
       </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
-          <t>My viva was the last slot, he was quite bored and uninterested in giving instructions. It took 20 minutes. He is asking basic questions in code, and to write basic syntax of html and jinja. Be prepared with simple and to the point answers. The proctor is chill and gives you time to think about your answer. If you do not know - say so he will clarify or ask another question. All the best!</t>
+          <t>-Asked me to open git</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr"/>
       <c r="H283" s="2" t="inlineStr"/>
-      <c r="I283" s="2" t="inlineStr">
+      <c r="I283" s="2" t="inlineStr"/>
+      <c r="J283" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K283" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L283" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D284" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
+        <is>
+          <t>-Show collab</t>
+        </is>
+      </c>
+      <c r="G284" s="2" t="inlineStr"/>
+      <c r="H284" s="2" t="inlineStr"/>
+      <c r="I284" s="2" t="inlineStr"/>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B285" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C285" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D285" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr">
+        <is>
+          <t>-straight away asked to open text edit and write a form html code with email and password, didnot see my project yet</t>
+        </is>
+      </c>
+      <c r="G285" s="2" t="inlineStr"/>
+      <c r="H285" s="2" t="inlineStr"/>
+      <c r="I285" s="2" t="inlineStr"/>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K285" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L285" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D286" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr">
+        <is>
+          <t>-then told me to write the route using them as inputs</t>
+        </is>
+      </c>
+      <c r="G286" s="2" t="inlineStr"/>
+      <c r="H286" s="2" t="inlineStr"/>
+      <c r="I286" s="2" t="inlineStr"/>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B287" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C287" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D287" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr">
+        <is>
+          <t>-then asked me to show the db session.commit in my code</t>
+        </is>
+      </c>
+      <c r="G287" s="2" t="inlineStr"/>
+      <c r="H287" s="2" t="inlineStr"/>
+      <c r="I287" s="2" t="inlineStr"/>
+      <c r="J287" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K287" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B288" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C288" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D288" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr">
+        <is>
+          <t>-then asked me to show my project - create staff, user, overbooking , blacklisting, profile update</t>
+        </is>
+      </c>
+      <c r="G288" s="2" t="inlineStr"/>
+      <c r="H288" s="2" t="inlineStr"/>
+      <c r="I288" s="2" t="inlineStr"/>
+      <c r="J288" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B289" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C289" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D289" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr">
+        <is>
+          <t>- then asked me to change color of the text of my app name</t>
+        </is>
+      </c>
+      <c r="G289" s="2" t="inlineStr"/>
+      <c r="H289" s="2" t="inlineStr"/>
+      <c r="I289" s="2" t="inlineStr"/>
+      <c r="J289" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K289" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L289" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M289" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B290" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C290" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D290" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F290" s="2" t="inlineStr">
+        <is>
+          <t>- asked diff between git and GitHub</t>
+        </is>
+      </c>
+      <c r="G290" s="2" t="inlineStr"/>
+      <c r="H290" s="2" t="inlineStr"/>
+      <c r="I290" s="2" t="inlineStr"/>
+      <c r="J290" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K290" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L290" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M290" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B291" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C291" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D291" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E291" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="F291" s="2" t="inlineStr">
+        <is>
+          <t>-asked diff between css and bootstrap</t>
+        </is>
+      </c>
+      <c r="G291" s="2" t="inlineStr"/>
+      <c r="H291" s="2" t="inlineStr"/>
+      <c r="I291" s="2" t="inlineStr"/>
+      <c r="J291" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K291" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L291" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M291" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B292" s="2" t="inlineStr">
+        <is>
+          <t>Set 39</t>
+        </is>
+      </c>
+      <c r="C292" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D292" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr">
+        <is>
+          <t>- Show student ID</t>
+        </is>
+      </c>
+      <c r="G292" s="2" t="inlineStr"/>
+      <c r="H292" s="2" t="inlineStr"/>
+      <c r="I292" s="2" t="inlineStr"/>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L292" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M292" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B293" s="2" t="inlineStr">
+        <is>
+          <t>Set 40</t>
+        </is>
+      </c>
+      <c r="C293" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D293" s="2" t="inlineStr">
+        <is>
+          <t>Kritagya Madaan</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="F293" s="2" t="inlineStr">
+        <is>
+          <t>Blacklist a staff and login that staff</t>
+        </is>
+      </c>
+      <c r="G293" s="2" t="inlineStr"/>
+      <c r="H293" s="2" t="inlineStr"/>
+      <c r="I293" s="2" t="inlineStr"/>
+      <c r="J293" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M293" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B294" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C294" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D294" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr">
+        <is>
+          <t>Add a new field called gender for trekkers, and update the registration form to collect it</t>
+        </is>
+      </c>
+      <c r="G294" s="2" t="inlineStr"/>
+      <c r="H294" s="2" t="inlineStr"/>
+      <c r="I294" s="2" t="inlineStr"/>
+      <c r="J294" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K294" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L294" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B295" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C295" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D295" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr">
+        <is>
+          <t>Shift new trek button on admin dashboard to last adjacent of manage users and make the colour red for it</t>
+        </is>
+      </c>
+      <c r="G295" s="2" t="inlineStr"/>
+      <c r="H295" s="2" t="inlineStr"/>
+      <c r="I295" s="2" t="inlineStr"/>
+      <c r="J295" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K295" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L295" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M295" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B296" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C296" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D296" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr">
+        <is>
+          <t>Write a flask route to return the trek which are booked by user</t>
+        </is>
+      </c>
+      <c r="G296" s="2" t="inlineStr"/>
+      <c r="H296" s="2" t="inlineStr"/>
+      <c r="I296" s="2" t="inlineStr"/>
+      <c r="J296" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K296" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L296" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M296" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B297" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C297" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D297" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr">
+        <is>
+          <t>Change the background color of the Admin Dashboard to red</t>
+        </is>
+      </c>
+      <c r="G297" s="2" t="inlineStr"/>
+      <c r="H297" s="2" t="inlineStr"/>
+      <c r="I297" s="2" t="inlineStr"/>
+      <c r="J297" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K297" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L297" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M297" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B298" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C298" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr">
+        <is>
+          <t>Write a html card that has all details of user</t>
+        </is>
+      </c>
+      <c r="G298" s="2" t="inlineStr"/>
+      <c r="H298" s="2" t="inlineStr"/>
+      <c r="I298" s="2" t="inlineStr"/>
+      <c r="J298" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K298" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L298" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B299" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C299" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D299" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F299" s="2" t="inlineStr">
+        <is>
+          <t>Card should be dynamic</t>
+        </is>
+      </c>
+      <c r="G299" s="2" t="inlineStr"/>
+      <c r="H299" s="2" t="inlineStr"/>
+      <c r="I299" s="2" t="inlineStr"/>
+      <c r="J299" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K299" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L299" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M299" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B300" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C300" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr">
+        <is>
+          <t>Just write the code for email password role</t>
+        </is>
+      </c>
+      <c r="G300" s="2" t="inlineStr"/>
+      <c r="H300" s="2" t="inlineStr"/>
+      <c r="I300" s="2" t="inlineStr"/>
+      <c r="J300" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K300" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L300" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B301" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C301" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D301" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E301" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F301" s="2" t="inlineStr">
+        <is>
+          <t>Assume that you have 100 users how will you render the same card for 100 users</t>
+        </is>
+      </c>
+      <c r="G301" s="2" t="inlineStr"/>
+      <c r="H301" s="2" t="inlineStr"/>
+      <c r="I301" s="2" t="inlineStr"/>
+      <c r="J301" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K301" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L301" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M301" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr">
+        <is>
+          <t>Combine the above question in this for loop</t>
+        </is>
+      </c>
+      <c r="G302" s="2" t="inlineStr"/>
+      <c r="H302" s="2" t="inlineStr"/>
+      <c r="I302" s="2" t="inlineStr"/>
+      <c r="J302" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K302" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L302" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B303" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C303" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D303" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr">
+        <is>
+          <t>Write a flask route that take number as input return whether it is divisible by 3 or not</t>
+        </is>
+      </c>
+      <c r="G303" s="2" t="inlineStr"/>
+      <c r="H303" s="2" t="inlineStr"/>
+      <c r="I303" s="2" t="inlineStr"/>
+      <c r="J303" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K303" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L303" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M303" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B304" s="2" t="inlineStr">
+        <is>
+          <t>Set 41</t>
+        </is>
+      </c>
+      <c r="C304" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr">
+        <is>
+          <t>How can i view my database</t>
+        </is>
+      </c>
+      <c r="G304" s="2" t="inlineStr"/>
+      <c r="H304" s="2" t="inlineStr"/>
+      <c r="I304" s="2" t="inlineStr"/>
+      <c r="J304" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K304" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L304" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B305" s="2" t="inlineStr"/>
+      <c r="C305" s="2" t="inlineStr"/>
+      <c r="D305" s="2" t="inlineStr">
+        <is>
+          <t>Sheet response</t>
+        </is>
+      </c>
+      <c r="E305" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F305" s="2" t="inlineStr">
+        <is>
+          <t>My viva was the last slot, he was quite bored and uninterested in giving instructions. It took 20 minutes. He is asking basic questions in code, and to write basic syntax of html and jinja. Be prepared with simple and to the point answers. The proctor is chill and gives you time to think about your answer. If you do not know - say so he will clarify or ask another question. All the best!</t>
+        </is>
+      </c>
+      <c r="G305" s="2" t="inlineStr"/>
+      <c r="H305" s="2" t="inlineStr"/>
+      <c r="I305" s="2" t="inlineStr">
         <is>
           <t>1. MAD 1 Level 1 Viva:
 2. - Show student ID
 3. - Show Github collaborators
 4. - Run the app
 5. - Asked to login as admin, staff and user to check bookings
 6. - Write for loop in Jinja
 7. - Write flask route for names starting with letter "a"
 8. - Write html for taking email and password as input
 9. - CSS vs Bootstrap difference and definition
 10. - What are Git Versions
 11. - Asked to show model.py and explain what is db.model</t>
         </is>
       </c>
-      <c r="J283" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A284" s="2" t="inlineStr">
+      <c r="J305" s="2" t="inlineStr"/>
+      <c r="K305" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L305" s="2" t="inlineStr"/>
+      <c r="M305" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B284" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D284" s="2" t="inlineStr">
+      <c r="B306" s="2" t="inlineStr"/>
+      <c r="C306" s="2" t="inlineStr"/>
+      <c r="D306" s="2" t="inlineStr">
         <is>
           <t>Dheeraj</t>
         </is>
       </c>
-      <c r="E284" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F284" s="2" t="inlineStr">
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr">
         <is>
           <t>The viva instructors is kind and give us time to explain and too good dev manush 🤘🏻</t>
         </is>
       </c>
-      <c r="G284" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I284" s="2" t="inlineStr">
+      <c r="G306" s="2" t="inlineStr"/>
+      <c r="H306" s="2" t="inlineStr"/>
+      <c r="I306" s="2" t="inlineStr">
         <is>
           <t>1. Download project from the portal
 2. check if card
 3. checked GitHub collaborator
 4. ask me to write for loop in jinja 2
 5. write a search route
 6. asked me to login as admin
 7. add a trek assign it to staff
 8. create 2 staff(approval in admin)and 2 users
 9. assign both staff to different treks
 10. login as staff
 11. update the trek status to open and decrease no. Of slots to 1 user to book a slot which is open by staff
 12. the slots decrease by 1 then they asked me to again book for the same slot and then asked show me multiple booking prevention in the code then put vs post? Then what is virtual environments? That's it</t>
         </is>
       </c>
-      <c r="J284" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A285" s="2" t="inlineStr">
+      <c r="J306" s="2" t="inlineStr"/>
+      <c r="K306" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L306" s="2" t="inlineStr"/>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B285" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D285" s="2" t="inlineStr">
+      <c r="B307" s="2" t="inlineStr"/>
+      <c r="C307" s="2" t="inlineStr"/>
+      <c r="D307" s="2" t="inlineStr">
         <is>
           <t>Harshaa</t>
         </is>
       </c>
-      <c r="E285" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F285" s="2" t="inlineStr">
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Write code using jinja which uses for loop then a flask statement for printing the input number is even or odd; Said to create staf and used and so on to perform certain actions; Uses of PUT and POST</t>
         </is>
       </c>
-      <c r="G285" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I285" s="2" t="inlineStr">
+      <c r="G307" s="2" t="inlineStr"/>
+      <c r="H307" s="2" t="inlineStr"/>
+      <c r="I307" s="2" t="inlineStr">
         <is>
           <t>1. Write code using jinja which uses for loop then a flask statement for printing the input number is even or odd
 2. Said to create staf and used and so on to perform certain actions
 3. Uses of PUT and POST
 4. Why we use Github
 5. Asked to show which part of the code is used to display the treks in user dashboard
 6. Then he just said thank you for coming to level 1 viva</t>
         </is>
       </c>
-      <c r="J285" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A286" s="2" t="inlineStr">
+      <c r="J307" s="2" t="inlineStr"/>
+      <c r="K307" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L307" s="2" t="inlineStr"/>
+      <c r="M307" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B286" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D286" s="2" t="inlineStr">
+      <c r="B308" s="2" t="inlineStr"/>
+      <c r="C308" s="2" t="inlineStr"/>
+      <c r="D308" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E286" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F286" s="2" t="inlineStr">
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr">
         <is>
           <t>Very polite and chill guy</t>
         </is>
       </c>
-      <c r="G286" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I286" s="2" t="inlineStr">
+      <c r="G308" s="2" t="inlineStr"/>
+      <c r="H308" s="2" t="inlineStr"/>
+      <c r="I308" s="2" t="inlineStr">
         <is>
           <t>1. asked to show id
 2. Download project from portal
 3. Asked for GitHub repository
 4. Asked me to open notepad and write the html code for a table
 5. Write a route for login page
 6. Asked me to demonstrate by registering two staff ,then two users
 7. Asked for edit profile for users and search functionality
 8. Asked me to show my models
 9. Asked me to write some basic flask codes
 10. Asked PUT and POST
 11. What is GIT</t>
         </is>
       </c>
-      <c r="J286" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A287" s="2" t="inlineStr">
+      <c r="J308" s="2" t="inlineStr"/>
+      <c r="K308" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L308" s="2" t="inlineStr"/>
+      <c r="M308" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B287" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D287" s="2" t="inlineStr">
+      <c r="B309" s="2" t="inlineStr"/>
+      <c r="C309" s="2" t="inlineStr"/>
+      <c r="D309" s="2" t="inlineStr">
         <is>
           <t>Khushi</t>
         </is>
       </c>
-      <c r="E287" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F287" s="2" t="inlineStr">
+      <c r="E309" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F309" s="2" t="inlineStr">
         <is>
           <t>Had a really nice attitude 
 I didn't have to say anything 
 He guided me throughout</t>
         </is>
       </c>
-      <c r="G287" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I287" s="2" t="inlineStr">
+      <c r="G309" s="2" t="inlineStr"/>
+      <c r="H309" s="2" t="inlineStr"/>
+      <c r="I309" s="2" t="inlineStr">
         <is>
           <t>1. 1.asked to show id
 2. Download project from portal
 3. Asked for GitHub repository
 4. Asked me to open notepad and write the html code for a table
 5. Write a route for login page
 6. Asked me to demonstrate by registering two staff ,then two users
 7. Asked for edit profile for users and search functionality
 8. Asked me to show my models
 9. Asked me show the code part where I have prevented booking if the slots are over
 10. Asked PUT and POST
 11. What is the purpose of GIT ....when I told the definition asked what is version control? Explain
 12. Asked definition of decorator</t>
         </is>
       </c>
-      <c r="J287" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A288" s="2" t="inlineStr">
+      <c r="J309" s="2" t="inlineStr"/>
+      <c r="K309" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L309" s="2" t="inlineStr"/>
+      <c r="M309" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B288" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D288" s="2" t="inlineStr">
+      <c r="B310" s="2" t="inlineStr"/>
+      <c r="C310" s="2" t="inlineStr"/>
+      <c r="D310" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E288" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F288" s="2" t="inlineStr">
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr">
         <is>
           <t>Prepare this sheet well and don't panic during viva</t>
         </is>
       </c>
-      <c r="G288" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I288" s="2" t="inlineStr">
+      <c r="G310" s="2" t="inlineStr"/>
+      <c r="H310" s="2" t="inlineStr"/>
+      <c r="I310" s="2" t="inlineStr">
         <is>
           <t>1. Level1_128: *Coding*
 2. Flask route to print even or odd number
 3. Any html code *Demonstration* Add 2 staff Add 2 trek Assign staffs to trek Try to book a trek with 0 slots Deactivate user *Theory questions*
 4. Difference between PUT AND POST
 5. Difference between Css and bootstrap
 6. Git vs GitHub
 7. Show which code creates the database</t>
         </is>
       </c>
-      <c r="J288" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A289" s="2" t="inlineStr">
+      <c r="J310" s="2" t="inlineStr"/>
+      <c r="K310" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L310" s="2" t="inlineStr"/>
+      <c r="M310" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B289" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D289" s="2" t="inlineStr">
+      <c r="B311" s="2" t="inlineStr"/>
+      <c r="C311" s="2" t="inlineStr"/>
+      <c r="D311" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E289" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F289" s="2" t="inlineStr">
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F311" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: also y we are using venv</t>
         </is>
       </c>
-      <c r="G289" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I289" s="2" t="inlineStr">
+      <c r="G311" s="2" t="inlineStr"/>
+      <c r="H311" s="2" t="inlineStr"/>
+      <c r="I311" s="2" t="inlineStr">
         <is>
           <t>1. also y we are using venv</t>
         </is>
       </c>
-      <c r="J289" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A290" s="2" t="inlineStr">
+      <c r="J311" s="2" t="inlineStr"/>
+      <c r="K311" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L311" s="2" t="inlineStr"/>
+      <c r="M311" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B290" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D290" s="2" t="inlineStr">
+      <c r="B312" s="2" t="inlineStr"/>
+      <c r="C312" s="2" t="inlineStr"/>
+      <c r="D312" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E290" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F290" s="2" t="inlineStr">
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr">
         <is>
           <t>Just be confident , even if u make some mistake while writing the code at the end he guides</t>
         </is>
       </c>
-      <c r="G290" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I290" s="2" t="inlineStr">
+      <c r="G312" s="2" t="inlineStr"/>
+      <c r="H312" s="2" t="inlineStr"/>
+      <c r="I312" s="2" t="inlineStr">
         <is>
           <t>1. -asked me id card, show collab,download project from viva portal
 2. -asked me to write the flask code for login
 3. -then asked me to write route to print whether the number is even or odd
 4. -what is api
 5. -filter vs filter_by
 6. -asked me to create data, then asked me to create new  trek staff, trekker
 7. -show admin approving trekkstaff account,then assigning a trek to that staff with only one slot
 8. -then create 2 users and show how second user cant book the trek because slots are over
 9. -show this functionality in the code
 10. -and asked to show models.py</t>
         </is>
       </c>
-      <c r="J290" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A291" s="2" t="inlineStr">
+      <c r="J312" s="2" t="inlineStr"/>
+      <c r="K312" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L312" s="2" t="inlineStr"/>
+      <c r="M312" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B291" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D291" s="2" t="inlineStr">
+      <c r="B313" s="2" t="inlineStr"/>
+      <c r="C313" s="2" t="inlineStr"/>
+      <c r="D313" s="2" t="inlineStr">
         <is>
           <t>Kritagya Madaan</t>
         </is>
       </c>
-      <c r="E291" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F291" s="2" t="inlineStr">
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F313" s="2" t="inlineStr">
         <is>
           <t>Proctor was very calm and chill</t>
         </is>
       </c>
-      <c r="G291" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I291" s="2" t="inlineStr">
+      <c r="G313" s="2" t="inlineStr"/>
+      <c r="H313" s="2" t="inlineStr"/>
+      <c r="I313" s="2" t="inlineStr">
         <is>
           <t>1. Modify colour of login button
 2. Write flask code to check number even or odd
 3. Add 2 staff and approve
 4. Add 2 trek assign 1 to each staff
 5. Create trek with one slot and book it
 6. Blacklist a staff and login that staff
 7. Asked about  difference between post and put
 8. Relationship between css and bootstrap
 9. What is git</t>
         </is>
       </c>
-      <c r="J291" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A292" s="2" t="inlineStr">
+      <c r="J313" s="2" t="inlineStr"/>
+      <c r="K313" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L313" s="2" t="inlineStr"/>
+      <c r="M313" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B292" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D292" s="2" t="inlineStr">
+      <c r="B314" s="2" t="inlineStr"/>
+      <c r="C314" s="2" t="inlineStr"/>
+      <c r="D314" s="2" t="inlineStr">
         <is>
           <t>Khushi</t>
         </is>
       </c>
-      <c r="E292" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F292" s="2" t="inlineStr">
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F314" s="2" t="inlineStr">
         <is>
           <t>Had a really nice attitude 
 I didn't have to say anything 
 He guided me throughout 
 Overall he was nice even though I didn't had a functionality in my project</t>
         </is>
       </c>
-      <c r="G292" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I292" s="2" t="inlineStr">
+      <c r="G314" s="2" t="inlineStr"/>
+      <c r="H314" s="2" t="inlineStr"/>
+      <c r="I314" s="2" t="inlineStr">
         <is>
           <t>1. Same proctor Level1_128 1.asked to show id
 2. Download project from portal
 3. Asked for GitHub repository
 4. Asked me to open notepad and write the html code for a table
 5. Write a route for login page
 6. Asked me to demonstrate by registering two staff ,then two users
 7. Asked for edit profile for users and search functionality
 8. Asked me to show my models
 9. Asked me show the code part where I have prevented booking if the slots are over
 10. Asked PUT and POST
 11. What is the purpose of GIT ....when I told the definition asked what is version control? Explain
 12. Asked definition of decorator</t>
         </is>
       </c>
-      <c r="J292" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A293" s="2" t="inlineStr">
+      <c r="J314" s="2" t="inlineStr"/>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr"/>
+      <c r="M314" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B293" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D293" s="2" t="inlineStr">
+      <c r="B315" s="2" t="inlineStr"/>
+      <c r="C315" s="2" t="inlineStr"/>
+      <c r="D315" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E293" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F293" s="2" t="inlineStr">
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F315" s="2" t="inlineStr">
         <is>
           <t>Got the last slot for the day at 10pm and despite that the examiner took a positive approach from the start. He was very patient and helpful where possible. He is sharp towards noticing details like filename accuracy and circular logic or avoidance of answers via fluff content. Be confident and clear in what you say, speak in a flow/rhythm if you don't know, say it; if you know and need a moment, also say it - he gives time to think, this is not a rapid fire contest. Good luck</t>
         </is>
       </c>
-      <c r="G293" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I293" s="2" t="inlineStr">
+      <c r="G315" s="2" t="inlineStr"/>
+      <c r="H315" s="2" t="inlineStr"/>
+      <c r="I315" s="2" t="inlineStr">
         <is>
           <t>1. Mad1 viva1
 2. Level1_128
 3. Show ID
 4. Show GitHub collaborator
 5. Download project from viva portal
 6. Run project
 7. Login as admin
 8. Write code to recreate core functionality of login page
 9. Write code to show list of all users whose name starts with "a"
 10. Show working of app
 11. Login as admin
 12. Show dashboard - manage treks, users, staff
 13. Register as staff1, staff2
 14. Approve staff as admin
 15. Add trek1, trek2 as admin with only 1 slot in each
 16. Assign staff1, staff2 to treks
 17. Login as staff and show treks assigned
 18. Blacklist staff1 and show blacklisting response as admin and staff
 19. Register as user1, user2
 20. Book trek1 as user1
 21. Try to book trek1 as user2 and show overbooking protection
 22. Show code segment where overbooking prevention is implemented
 23. Show code segment where database is made
 24. Git vs GitHub
 25. What is decorator</t>
         </is>
       </c>
-      <c r="J293" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A294" s="2" t="inlineStr">
+      <c r="J315" s="2" t="inlineStr"/>
+      <c r="K315" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L315" s="2" t="inlineStr"/>
+      <c r="M315" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B294" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D294" s="2" t="inlineStr">
+      <c r="B316" s="2" t="inlineStr"/>
+      <c r="C316" s="2" t="inlineStr"/>
+      <c r="D316" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E294" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F294" s="2" t="inlineStr">
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F316" s="2" t="inlineStr">
         <is>
           <t>Got last slot for the day, and examiner was a little tired and despite that he was positive in his approach, very patient, and and helpful where possible. He's sharp as far as noticing details like filenames but generally forthcoming. Be confident in what you say, talk in a flow/rhythm instead of mumbling. If you need a moment, ask for it - examiner will give you time to think, it's not a rapid fire examination.</t>
         </is>
       </c>
-      <c r="G294" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I294" s="2" t="inlineStr">
+      <c r="G316" s="2" t="inlineStr"/>
+      <c r="H316" s="2" t="inlineStr"/>
+      <c r="I316" s="2" t="inlineStr">
         <is>
           <t>1. Show ID
 2. Show collaborator on GitHub
 3. Download project from viva page
 4. Run project
 5. Write html for login/registration page
 6. Write code to show users whose name starts with "a"
 7. Show working of app
 8. Login as admin
 9. Add treks
 10. Register as staff
 11. Approve staff as admin
 12. Show staff blacklisting capability - show blacklisting from admin and staff pages
 13. Assign treks to staff as admin
 14. Register as user
 15. Book open trek
 16. Show overbooking prevention trying to book trek with zero slots available
 17. Show code where overbooking prevention is implemented
 18. Git vs GitHub
 19. What is decorator</t>
         </is>
       </c>
-      <c r="J294" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A295" s="2" t="inlineStr">
+      <c r="J316" s="2" t="inlineStr"/>
+      <c r="K316" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L316" s="2" t="inlineStr"/>
+      <c r="M316" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B295" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D295" s="2" t="inlineStr">
+      <c r="B317" s="2" t="inlineStr"/>
+      <c r="C317" s="2" t="inlineStr"/>
+      <c r="D317" s="2" t="inlineStr">
         <is>
           <t>K</t>
         </is>
       </c>
-      <c r="E295" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F295" s="2" t="inlineStr">
+      <c r="E317" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F317" s="2" t="inlineStr">
         <is>
           <t>He seemed very calm and asked questions based on your answers as follow ups</t>
         </is>
       </c>
-      <c r="G295" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I295" s="2" t="inlineStr">
+      <c r="G317" s="2" t="inlineStr"/>
+      <c r="H317" s="2" t="inlineStr"/>
+      <c r="I317" s="2" t="inlineStr">
         <is>
           <t>1. Level 1 _ 128
 2. -asked me id card, show collab,download project from github
 3. -asked me to write the html code for the login form
 4. -then asked me to write route to print my name
 5. -asked me definition of PUT and POST
 6. -asked me definition of decorator and to show decorator in my application
 7. -asked me to create data, then asked me to create new  trek staff, trekker
 8. -show admin approving trekkstaff account,then assigning a trek to that staff with only one slot
 9. -then create 2 users and show how second user cant book the trek because slots are over
 10. -show this functionality in the code
 11. -show search functionality in admin page
 12. then he said thank you for coming to viva</t>
         </is>
       </c>
-      <c r="J295" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A296" s="2" t="inlineStr">
+      <c r="J317" s="2" t="inlineStr"/>
+      <c r="K317" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L317" s="2" t="inlineStr"/>
+      <c r="M317" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B296" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D296" s="2" t="inlineStr">
+      <c r="B318" s="2" t="inlineStr"/>
+      <c r="C318" s="2" t="inlineStr"/>
+      <c r="D318" s="2" t="inlineStr">
         <is>
           <t>Panther</t>
         </is>
       </c>
-      <c r="E296" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F296" s="2" t="inlineStr">
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F318" s="2" t="inlineStr">
         <is>
           <t>He was friendly</t>
         </is>
       </c>
-      <c r="G296" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I296" s="2" t="inlineStr">
+      <c r="G318" s="2" t="inlineStr"/>
+      <c r="H318" s="2" t="inlineStr"/>
+      <c r="I318" s="2" t="inlineStr">
         <is>
           <t>1. ID card and Repo collaboratos
 2. Asked to show demo of project by performing some actions like registering company, registering student, creating drive and applying to that drive as a student
 3. Authentication vs Authorization
 4. what is Sql alchemy
 5. what is Jinja template
 6. write a for loop using Jinja template in notepad</t>
         </is>
       </c>
-      <c r="J296" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A297" s="2" t="inlineStr">
+      <c r="J318" s="2" t="inlineStr"/>
+      <c r="K318" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L318" s="2" t="inlineStr"/>
+      <c r="M318" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B297" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D297" s="2" t="inlineStr">
+      <c r="B319" s="2" t="inlineStr"/>
+      <c r="C319" s="2" t="inlineStr"/>
+      <c r="D319" s="2" t="inlineStr">
         <is>
           <t>xyz</t>
         </is>
       </c>
-      <c r="E297" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F297" s="2" t="inlineStr">
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F319" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Didn't showed the full project or demonstration; asked to change code both frontend and backend; jinja, flask, db, asked everything</t>
         </is>
       </c>
-      <c r="G297" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I297" s="2" t="inlineStr">
+      <c r="G319" s="2" t="inlineStr"/>
+      <c r="H319" s="2" t="inlineStr"/>
+      <c r="I319" s="2" t="inlineStr">
         <is>
           <t>1. Didn't showed the full project or demonstration
 2. asked to change code both frontend and backend
 3. jinja, flask, db, asked everything</t>
         </is>
       </c>
-      <c r="J297" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A298" s="2" t="inlineStr">
+      <c r="J319" s="2" t="inlineStr"/>
+      <c r="K319" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L319" s="2" t="inlineStr"/>
+      <c r="M319" s="2" t="inlineStr">
+        <is>
+          <t>Level1_128</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B298" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D298" s="2" t="inlineStr">
+      <c r="B320" s="2" t="inlineStr"/>
+      <c r="C320" s="2" t="inlineStr"/>
+      <c r="D320" s="2" t="inlineStr">
         <is>
           <t>Amandeep Singh</t>
         </is>
       </c>
-      <c r="E298" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F298" s="2" t="inlineStr">
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F320" s="2" t="inlineStr">
         <is>
           <t>He is very helpful, i am bad at English communication, he gave option to talk in Hindi,  also one thing doesn't work in front of him, he said no problem it's ok then countiue to ask diffrent question</t>
         </is>
       </c>
-      <c r="G298" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I298" s="2" t="inlineStr">
+      <c r="G320" s="2" t="inlineStr"/>
+      <c r="H320" s="2" t="inlineStr"/>
+      <c r="I320" s="2" t="inlineStr">
         <is>
           <t>1. I. First asked me to show id, then github to check collaborator and tell me to download and setup my project using venv asked what venv is? II. Then told me to show some Core functionality and ask to explain how it is working in code, he asked to show almost every functionality. III. Ask me to change code in search query so that if I write some department name , doctor of those department shows up. IV. Asked theory question
 2. Difference between authentication and authorization
 3. What is ORM And some common theory question like MVP and other. He Ask only 4, 5 common theory question.</t>
         </is>
       </c>
-      <c r="J298" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M298" s="2" t="inlineStr">
+      <c r="J320" s="2" t="inlineStr"/>
+      <c r="K320" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L320" s="2" t="inlineStr"/>
+      <c r="M320" s="2" t="inlineStr">
         <is>
           <t>Level1_128</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M298"/>
+  <autoFilter ref="A1:M320"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>