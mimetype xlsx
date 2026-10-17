--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -5473,51 +5473,51 @@
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>What is MVC</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 MVC: Model=data (SQLAlchemy), View=Jinja HTML, Controller=Flask routes/business logic.
 Flask loosely MVC follow karta hai — routes controllers, templates views, models.py models.</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr"/>
       <c r="I74" s="2" t="inlineStr"/>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
           <t>Level1_129</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">