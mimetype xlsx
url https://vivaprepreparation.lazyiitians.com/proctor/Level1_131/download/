--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$320</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$327</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M320"/>
+  <dimension ref="A1:M327"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="31" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -20435,1362 +20435,1747 @@
       <c r="I296" s="2" t="inlineStr"/>
       <c r="J296" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K296" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L296" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M296" s="2" t="inlineStr">
         <is>
           <t>Level1_131</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C297" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B297" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C297" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
-          <t>Sheet response</t>
+          <t>Someone you may know</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-21</t>
         </is>
       </c>
       <c r="F297" s="2" t="inlineStr">
         <is>
-          <t>she is really sweet and help u throughout. be confident and do your best !</t>
+          <t>• download project open in vs code</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr"/>
       <c r="H297" s="2" t="inlineStr"/>
-      <c r="I297" s="2" t="inlineStr">
+      <c r="I297" s="2" t="inlineStr"/>
+      <c r="J297" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K297" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L297" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M297" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B298" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C298" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t>Someone you may know</t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr">
+        <is>
+          <t>• question from the above written code</t>
+        </is>
+      </c>
+      <c r="G298" s="2" t="inlineStr"/>
+      <c r="H298" s="2" t="inlineStr"/>
+      <c r="I298" s="2" t="inlineStr"/>
+      <c r="J298" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K298" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L298" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B299" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C299" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D299" s="2" t="inlineStr">
+        <is>
+          <t>Someone you may know</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F299" s="2" t="inlineStr">
+        <is>
+          <t>• asked to scroll through controllers and she would ask questions from me</t>
+        </is>
+      </c>
+      <c r="G299" s="2" t="inlineStr"/>
+      <c r="H299" s="2" t="inlineStr"/>
+      <c r="I299" s="2" t="inlineStr"/>
+      <c r="J299" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K299" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L299" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M299" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B300" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C300" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr">
+        <is>
+          <t>Someone you may know</t>
+        </is>
+      </c>
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr">
+        <is>
+          <t>• difference between redirect, render_template, url_for</t>
+        </is>
+      </c>
+      <c r="G300" s="2" t="inlineStr"/>
+      <c r="H300" s="2" t="inlineStr"/>
+      <c r="I300" s="2" t="inlineStr"/>
+      <c r="J300" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K300" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L300" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B301" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C301" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D301" s="2" t="inlineStr">
+        <is>
+          <t>Someone you may know</t>
+        </is>
+      </c>
+      <c r="E301" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F301" s="2" t="inlineStr">
+        <is>
+          <t>• what values does redirect, render_template, url_for accepts</t>
+        </is>
+      </c>
+      <c r="G301" s="2" t="inlineStr"/>
+      <c r="H301" s="2" t="inlineStr"/>
+      <c r="I301" s="2" t="inlineStr"/>
+      <c r="J301" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K301" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L301" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M301" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B302" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C302" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t>Someone you may know</t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr">
+        <is>
+          <t>• git version control</t>
+        </is>
+      </c>
+      <c r="G302" s="2" t="inlineStr"/>
+      <c r="H302" s="2" t="inlineStr"/>
+      <c r="I302" s="2" t="inlineStr"/>
+      <c r="J302" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K302" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L302" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B303" s="2" t="inlineStr">
+        <is>
+          <t>Set 26</t>
+        </is>
+      </c>
+      <c r="C303" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D303" s="2" t="inlineStr">
+        <is>
+          <t>Someone you may know</t>
+        </is>
+      </c>
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr">
+        <is>
+          <t>• command for git commit</t>
+        </is>
+      </c>
+      <c r="G303" s="2" t="inlineStr"/>
+      <c r="H303" s="2" t="inlineStr"/>
+      <c r="I303" s="2" t="inlineStr"/>
+      <c r="J303" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K303" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L303" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M303" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B304" s="2" t="inlineStr"/>
+      <c r="C304" s="2" t="inlineStr"/>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t>Sheet response</t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr">
+        <is>
+          <t>she is really sweet and help u throughout. be confident and do your best !</t>
+        </is>
+      </c>
+      <c r="G304" s="2" t="inlineStr"/>
+      <c r="H304" s="2" t="inlineStr"/>
+      <c r="I304" s="2" t="inlineStr">
         <is>
           <t>1. - wht is "action' in html
 2. - explain  models and their relationship
 3. - get and post
 4. - coding ques similar to wht she's  asking in the response sheet
 5. - explain login and register route
 6. and more around app.py only</t>
         </is>
       </c>
-      <c r="J297" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A298" s="2" t="inlineStr">
+      <c r="J304" s="2" t="inlineStr"/>
+      <c r="K304" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L304" s="2" t="inlineStr"/>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B298" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D298" s="2" t="inlineStr">
+      <c r="B305" s="2" t="inlineStr"/>
+      <c r="C305" s="2" t="inlineStr"/>
+      <c r="D305" s="2" t="inlineStr">
         <is>
           <t>Harshaa</t>
         </is>
       </c>
-      <c r="E298" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F298" s="2" t="inlineStr">
+      <c r="E305" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F305" s="2" t="inlineStr">
         <is>
           <t>She will give hints , I was blank and nervous so i messed up in some parts...overall it was good</t>
         </is>
       </c>
-      <c r="G298" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I298" s="2" t="inlineStr">
+      <c r="G305" s="2" t="inlineStr"/>
+      <c r="H305" s="2" t="inlineStr"/>
+      <c r="I305" s="2" t="inlineStr">
         <is>
           <t>1. Id
 2. Features and about the folders
 3. Asked to create a viva.txt
 4. Then in that I was asked to code like there exists a user table and we get input from user and add that record in the table and print user added successfully
 5. Jinja a list was given and from that the numbers greater than 3 has to be printed
 6. Some questions from the app.py why this line and all</t>
         </is>
       </c>
-      <c r="J298" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A299" s="2" t="inlineStr">
+      <c r="J305" s="2" t="inlineStr"/>
+      <c r="K305" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L305" s="2" t="inlineStr"/>
+      <c r="M305" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B299" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D299" s="2" t="inlineStr">
+      <c r="B306" s="2" t="inlineStr"/>
+      <c r="C306" s="2" t="inlineStr"/>
+      <c r="D306" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E299" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F299" s="2" t="inlineStr">
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Create a route which takes staff id at endpoint, defination staff_login, render template to user.html, which show Staff name at first page, it shows Staff id, trek name, Trek id; Just prepare this and every line it ,, why this why thiss you write here every single line of this code.; And little theory DOM</t>
         </is>
       </c>
-      <c r="G299" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I299" s="2" t="inlineStr">
+      <c r="G306" s="2" t="inlineStr"/>
+      <c r="H306" s="2" t="inlineStr"/>
+      <c r="I306" s="2" t="inlineStr">
         <is>
           <t>1. Create a route which takes staff id at endpoint, defination staff_login, render template to user.html, which show Staff name at first page, it shows Staff id, trek name, Trek id
 2. Just prepare this and every line it ,, why this why thiss you write here every single line of this code.
 3. And little theory DOM
 4. Get, Post
 5. What happens if we submit a form with Get
 6. What is debug=True
 7. She ask a lot of little things
 8. Very basics theory.
 9. Datatype  of this variable
 10. like this</t>
         </is>
       </c>
-      <c r="J299" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A300" s="2" t="inlineStr">
+      <c r="J306" s="2" t="inlineStr"/>
+      <c r="K306" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L306" s="2" t="inlineStr"/>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B300" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D300" s="2" t="inlineStr">
+      <c r="B307" s="2" t="inlineStr"/>
+      <c r="C307" s="2" t="inlineStr"/>
+      <c r="D307" s="2" t="inlineStr">
         <is>
           <t>shivani jain</t>
         </is>
       </c>
-      <c r="E300" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F300" s="2" t="inlineStr">
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr">
         <is>
           <t>at the end she was like that's all from my side i will evaluate based on your performance u give mostly right answers but the coding ques is 75% right only i was like 🥺
 then she said why u seem so stressed i said i was bit nervous she said why u get confused and at last she said that's all if u have any ques ask u will se result once all the level 2 gets completed and wish me luck for my future 
 overall very sweet proctor i enjoy giving viva .</t>
         </is>
       </c>
-      <c r="G300" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I300" s="2" t="inlineStr">
+      <c r="G307" s="2" t="inlineStr"/>
+      <c r="H307" s="2" t="inlineStr"/>
+      <c r="I307" s="2" t="inlineStr">
         <is>
           <t>1. mad 1 level 2 proctor:131
 2. viva starts at 4:24 she came late
 3. and then she asks for id
 4. download from portal or run checksum i choose to download from portal
 5. then she said okay you have already given demo twice once in video and in level1
 6. we will start the main part i said okay sure sure
 7. then she asks me to make viva.txt and write a code
 8. create a route which takes id of user from url as a part of endpoint ,
 9. with defination name user_login(), which renders user.html which displays
 10. name of the user and all the trek id and trek name related to that in the form of table
 11. then she said are u sure i was like😨uhmmm hmm she help a little bit to correct the code
 12. the she asks okay tell me the folder and files structure in brief
 13. then some back to back ques
 14. backref
 15. nullable
 16. app.context
 17. port
 18. name=main
 19. flask
 20. why track modifications false
 21. debug
 22. tr td th
 23. uselist
 24. and 2 3 more
 25. then she was like okay move through your controllers i will stop u and ques u
 26. then she asks like 8 to 10 ques from that
 27. current_app
 28. render template
 29. redicect
 30. url for
 31. which method
 32. why int id
 33. session
 34. which session
 35. which request
 36. if get then how will details show
 37. why some has int id and some has not
 38. then asked to write render redirect and url for</t>
         </is>
       </c>
-      <c r="J300" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A301" s="2" t="inlineStr">
+      <c r="J307" s="2" t="inlineStr"/>
+      <c r="K307" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L307" s="2" t="inlineStr"/>
+      <c r="M307" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B301" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D301" s="2" t="inlineStr">
+      <c r="B308" s="2" t="inlineStr"/>
+      <c r="C308" s="2" t="inlineStr"/>
+      <c r="D308" s="2" t="inlineStr">
         <is>
           <t>Benisha</t>
         </is>
       </c>
-      <c r="E301" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F301" s="2" t="inlineStr">
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr">
         <is>
           <t>Amazing proctor, extremely kind. Know your written work (code and theory concepts) well.</t>
         </is>
       </c>
-      <c r="G301" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I301" s="2" t="inlineStr">
+      <c r="G308" s="2" t="inlineStr"/>
+      <c r="H308" s="2" t="inlineStr"/>
+      <c r="I308" s="2" t="inlineStr">
         <is>
           <t>1. * Talk about the folder structure.
 2. * Talk about Models and Relationships
 3. * What is the function of the "name" attribute in a form.
 4. * Coding Question - creating a route to basically display user detail and the trek details of what they booked.
 5. * What is Command Line Argument
 6. * More on Forms - POST, GET
 7. * How to get retrieve data from a search input (query parameter)
 8. * Flask Login - current_user - why is it used or preferred</t>
         </is>
       </c>
-      <c r="J301" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A302" s="2" t="inlineStr">
+      <c r="J308" s="2" t="inlineStr"/>
+      <c r="K308" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L308" s="2" t="inlineStr"/>
+      <c r="M308" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B302" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D302" s="2" t="inlineStr">
+      <c r="B309" s="2" t="inlineStr"/>
+      <c r="C309" s="2" t="inlineStr"/>
+      <c r="D309" s="2" t="inlineStr">
         <is>
           <t>Sabuj Ghatak</t>
         </is>
       </c>
-      <c r="E302" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F302" s="2" t="inlineStr">
+      <c r="E309" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F309" s="2" t="inlineStr">
         <is>
           <t>I think i might be missing 1 or 2 questions just know your code well and have basic knowledge of topics she is very nice she gave some hints during the coding question and asked me to drink water if i was feeling nervous
 Maam is chill if you are having issues writing code then she will also hint somethings. for coding questions just ask what files you are allowed to look at for help for me i asked if i could look at my models file and she said yeah sure just dont look at other files</t>
         </is>
       </c>
-      <c r="G302" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I302" s="2" t="inlineStr">
+      <c r="G309" s="2" t="inlineStr"/>
+      <c r="H309" s="2" t="inlineStr"/>
+      <c r="I309" s="2" t="inlineStr">
         <is>
           <t>1. 1.This is for level 2 viva
 2. 2.show id
 3. 3.explain everything in app.py (she will ask anything here by pointing to a line of code)
 4. 4.explain models.py(why the tables are designed the way they are for eg: i had a user table with all users where i had a role column to distinguish between trekkers staff and admin)
 5. 5.what is backref
 6. 6.what are the relationships between the models
 7. 7.what are orms
 8. 8.i had something called app_context and context_processor in my code she asked to explain that
 9. 9.create a route which takes trek id of user from url as a part of endpoint , with defination name trek(), which renders trek.html which displays the booking id , username and status of booking related to that particular trek in the form of table</t>
         </is>
       </c>
-      <c r="J302" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A303" s="2" t="inlineStr">
+      <c r="J309" s="2" t="inlineStr"/>
+      <c r="K309" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L309" s="2" t="inlineStr"/>
+      <c r="M309" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B303" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D303" s="2" t="inlineStr">
+      <c r="B310" s="2" t="inlineStr"/>
+      <c r="C310" s="2" t="inlineStr"/>
+      <c r="D310" s="2" t="inlineStr">
         <is>
           <t>Well Wisher</t>
         </is>
       </c>
-      <c r="E303" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F303" s="2" t="inlineStr">
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F310" s="2" t="inlineStr">
         <is>
           <t>If you have not studied your project well, or you are looking for a proctor who asks fewer questions, then you are in trouble.
 If you have basic good understanding of MAD-1 theory and how it is applied in your project then she is one of the best proctors you can ever get.
 She is very interactive, points out your mistakes, and even guides you if you go wrong while writing code. Overall she has a very good vibe, you might want to interact more with her.
 If you don’t know something, do not try to act oversmart. Just admit that you don’t know. If you ask her the question back, she may explain it to you.
 Be confident, clear, and respectful while answering.
 You should have a strong understanding of app.py and models.py
 Be prepared to write routes along with HTML forms or tables.
 You should know basic frontend concepts. No need to go too deep into Bootstrap elements.
 Go through all the questions mentioned about her in this sheet, 80–90% of them are likely to repeat.</t>
         </is>
       </c>
-      <c r="G303" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I303" s="2" t="inlineStr">
+      <c r="G310" s="2" t="inlineStr"/>
+      <c r="H310" s="2" t="inlineStr"/>
+      <c r="I310" s="2" t="inlineStr">
         <is>
           <t>1. DOUBLE CLICK FOR FULL VIEW. LEVEL - 2
 2. There was no demo required. She asked me to show my ID and perform the checksum or download the project. I chose to download the project.
 3. She asked me to explain the structure of my application.
 4. She told me to open models.py and explain the Admin table first, and then explain each table along with its relationship with other tables.
 5. She asked me to create a file named viva.txt and write code defining a one-to-one relationship between Student and User. (I fumbled here.)
 6. She asked me to write code to fetch a student from the Student table using ID.
 7. She asked me to write code to fetch applications from a student (e.g., apps = student.applications).
 8. She asked me to write code for a route along with HTML, where we take the ID from the URL then pass it to the backend then render an HTML page where display the Student Name as a heading and show a table containing Student’s Application ID and Application Status.She emphasized being careful about using methods=['GET', 'POST']. You should clearly know which method to use and why.
 9. While writing HTML code, she asked the difference between &lt;tr&gt;, &lt;td&gt;, and &lt;th&gt;.
 10. She asked me to open app.py and explain @app.template_filter('from_json') which I have used in my code. I explained that I used this for tables.js.
 11. She asked me to open register_student.html and explain why I used pattern="[a-zA-Z0-9_]+"
 12. She asked why I used minlength="6" and what type of validation it represents.
 13. She asked what is enctype and what is this use for?
 14. She asked how many types of HTTP methods are there? How many have you used? Why only GET and POST? What is PUT? If PUT is used for updating, why didn’t you use it? Why are only GET and POST commonly used in HTTP requests?
 15. She asked what would happen if we use the GET method to send data to the server.
 16. She asked how to extract data from query parameters in a URL.
 17. After around 45 minutes, she said “This is all from my side.” Then she provided feedback and asked if I wanted to ask anything else. You should definitely ask for feedback on how you can improve your project or viva performance.
 18. At the end, she asked, "What else are you doing apart from this degree? What resources or documentation did you refer to while building this project?"</t>
         </is>
       </c>
-      <c r="J303" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A304" s="2" t="inlineStr">
+      <c r="J310" s="2" t="inlineStr"/>
+      <c r="K310" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L310" s="2" t="inlineStr"/>
+      <c r="M310" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B304" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D304" s="2" t="inlineStr">
+      <c r="B311" s="2" t="inlineStr"/>
+      <c r="C311" s="2" t="inlineStr"/>
+      <c r="D311" s="2" t="inlineStr">
         <is>
           <t>JD</t>
         </is>
       </c>
-      <c r="E304" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F304" s="2" t="inlineStr">
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F311" s="2" t="inlineStr">
         <is>
           <t>Just be calm &amp; chill &amp; give your best!! , Best Of Luck 😊👍</t>
         </is>
       </c>
-      <c r="G304" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I304" s="2" t="inlineStr">
+      <c r="G311" s="2" t="inlineStr"/>
+      <c r="H311" s="2" t="inlineStr"/>
+      <c r="I311" s="2" t="inlineStr">
         <is>
           <t>1. Double click to view full!! (LEVEL 2) (im using casual eng while describing but during viva it was formal conversation!!)
 2. show id &amp; no demo, mam directly told i think u already done this stuff in viva 1, so we will proceed with your pro struc &amp; asked to explain fronted backend database stuff &amp; what i used, while u explain she may ask ques related to that thing like relationships etc, i told purpose of relationship, about orm etc, once she get a hint u know about that topic she may move on to next que, her voice was breaking &amp; got disconnected but dont be panicked.
 3. (CODE) Relationships between models, she asked me to make viva.txt &amp; told what exactly i should do i mean like take id of the student from form(id.html) then gave me endpoint names, i done the frontend part then told bout backend like she told to create a route which renders id.html &amp; inside this first get id then with this id i want to retrieve student name &amp; their applications &amp; render it in another html file &amp; show this data in table format &amp; may also ask corresponding info u may need to use orm python obj for data retrieval, (instead of filtering u can use apps=student.applications &amp; pass it), during writing another student.html there she tested my jinga skills like loops conditions(sometime we forget to end loop/if like endfor endif or in var {{}} so dont forget coz sometimes she may not remind u but later deduct marks).
 4. asked about http methods, use of name in form, what will happen if we try to submit method='GET'(ans - we get that value in url) &amp; how will we retrieve it in backend(ans - request.args.get('name')), after i told its value will be in url then she asked me to write &amp; show how the url will look like 💀.
 5. Told to open app.py, then whats the use of secret_key, i imported migrate so asked about that module what it does, gave a situation suppose 2 users already exists &amp; u used migrate &amp; added 2 new columns using migrate then what will the prev 2 users value contain in new columns? (ans - NULL, ans are very simple so dont get panicked with length of que 😊), whats __name__='__main__', whats is session what is session.clear(), she asked to open route where student apply for apps, i opened apply route, she asked for creating apps u r using drive id &amp; student id so i can see u r passing drive id so from where u r getting student id?(ans - from session), then after this she finally wrapped up.😊 Finally at end we had a small conversation about my career like what im interested in, r u doing this degree standalone, she also gave career advice coz i was nervous during viva, she was very friendly she may give hint if u r stuck somewhere &amp; till now it was amazing experience during this viva. 😊</t>
         </is>
       </c>
-      <c r="J304" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A305" s="2" t="inlineStr">
+      <c r="J311" s="2" t="inlineStr"/>
+      <c r="K311" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L311" s="2" t="inlineStr"/>
+      <c r="M311" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B305" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D305" s="2" t="inlineStr">
+      <c r="B312" s="2" t="inlineStr"/>
+      <c r="C312" s="2" t="inlineStr"/>
+      <c r="D312" s="2" t="inlineStr">
         <is>
           <t>Aarushi</t>
         </is>
       </c>
-      <c r="E305" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F305" s="2" t="inlineStr">
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr">
         <is>
           <t>She is calm not loud and guide you at the end of your viva...She made me wear my ear buds because of echo</t>
         </is>
       </c>
-      <c r="G305" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I305" s="2" t="inlineStr">
+      <c r="G312" s="2" t="inlineStr"/>
+      <c r="H312" s="2" t="inlineStr"/>
+      <c r="I312" s="2" t="inlineStr">
         <is>
           <t>1. Project code and folder overview
 2. Write new codes like fetch id from application and endpoint home that takes input form the form and appears on the home.html page something like that
 3. That match the column question redirect render template and url_for()
 4. Explain debug=True
 5. And basic to moderate questions</t>
         </is>
       </c>
-      <c r="J305" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A306" s="2" t="inlineStr">
+      <c r="J312" s="2" t="inlineStr"/>
+      <c r="K312" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L312" s="2" t="inlineStr"/>
+      <c r="M312" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B306" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D306" s="2" t="inlineStr">
+      <c r="B313" s="2" t="inlineStr"/>
+      <c r="C313" s="2" t="inlineStr"/>
+      <c r="D313" s="2" t="inlineStr">
         <is>
           <t>om</t>
         </is>
       </c>
-      <c r="E306" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F306" s="2" t="inlineStr">
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F313" s="2" t="inlineStr">
         <is>
           <t>mam is too supportive and wherever you feel struck dont lie or jargon tell straight related to what u know related to that and then she would help by providing hints and then u need to explain then</t>
         </is>
       </c>
-      <c r="G306" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I306" s="2" t="inlineStr">
+      <c r="G313" s="2" t="inlineStr"/>
+      <c r="H313" s="2" t="inlineStr"/>
+      <c r="I313" s="2" t="inlineStr">
         <is>
           <t>1. 1)download the project from portal
 2. 2)explain folder structure and importance of each line
 3. 3)open db.py and explain db related questions primary key foreign key how did u ensure one to one relationship tell the relationship btwn your tables what is secondary table etc
 4. 4)open app.py and show route of student applying for drive  why &lt;&gt; why &lt;int : &gt; and then scroll down and why if name == _main_
 5. 5) redirect rendertemplate and url_for difference
 6. 6)get and post method and them in action in our code
 7. 7)how did u handle resume
 8. 8)how did u handle one student can apply for drive only once
 9. 9)write a sql query for inserting values into table
 10. 10)how did u get role into line xxx
 11. like she told to scroll app.py and then was randomly asking questions
 12. but if we struggle a bit she would help
 13. 11)make a viva.txt write a html and app.py code where a form is shown / name is shown
 14. and then if he submits name should be shown
 15. i wrote basic version and then with her guidance completed the code added jinja loops as her suggestion
 16. 12)asked about written code then
 17. 13)and then discussed about how did u learn and what do u do aside this degree etc etc</t>
         </is>
       </c>
-      <c r="J306" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A307" s="2" t="inlineStr">
+      <c r="J313" s="2" t="inlineStr"/>
+      <c r="K313" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L313" s="2" t="inlineStr"/>
+      <c r="M313" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B307" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D307" s="2" t="inlineStr">
+      <c r="B314" s="2" t="inlineStr"/>
+      <c r="C314" s="2" t="inlineStr"/>
+      <c r="D314" s="2" t="inlineStr">
         <is>
           <t>Aayushi</t>
         </is>
       </c>
-      <c r="E307" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F307" s="2" t="inlineStr">
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F314" s="2" t="inlineStr">
         <is>
           <t>She is very calm and supportive. If you are not able to answer then she will provide hints and help you. Just go through her previous questions and 90% questions will be the same</t>
         </is>
       </c>
-      <c r="G307" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I307" s="2" t="inlineStr">
+      <c r="G314" s="2" t="inlineStr"/>
+      <c r="H314" s="2" t="inlineStr"/>
+      <c r="I314" s="2" t="inlineStr">
         <is>
           <t>1. • Write a query for retriving students applications
 2. • Write a route and home.html which take a parameter name from a form and show it on a browser
 3. • Match render_template, url_for, redirect
 4. • why &lt;name&gt;  is used in forms
 5. • Realtionships between modals like one to one and one to many
 6. • how is relationship one to one
 7. • Why we use &lt;int:id&gt; in route
 8. • Retreive student with help of primary key</t>
         </is>
       </c>
-      <c r="J307" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A308" s="2" t="inlineStr">
+      <c r="J314" s="2" t="inlineStr"/>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr"/>
+      <c r="M314" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B308" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D308" s="2" t="inlineStr">
+      <c r="B315" s="2" t="inlineStr"/>
+      <c r="C315" s="2" t="inlineStr"/>
+      <c r="D315" s="2" t="inlineStr">
         <is>
           <t>Anuran Ghosh</t>
         </is>
       </c>
-      <c r="E308" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F308" s="2" t="inlineStr">
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F315" s="2" t="inlineStr">
         <is>
           <t>Know your code, especially the models and backend thoroughly. She is really supportive, I fumbled lot of times but she helped me a lot. Gave me confidence as I was getting nervous. At the end even gave me  a feedback and said to have self belief and confidence on myself, when I have done my work properly. Had a very inspiring conversation talking to her.</t>
         </is>
       </c>
-      <c r="G308" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I308" s="2" t="inlineStr">
+      <c r="G315" s="2" t="inlineStr"/>
+      <c r="H315" s="2" t="inlineStr"/>
+      <c r="I315" s="2" t="inlineStr">
         <is>
           <t>1. Ma'am is great and supportive. 1)Explain the outline of the project
 2. Explain models.py and the relationships.
 3. Write a query in Vscode by making viva.txt ( Was having confusion she corrected it)
 4. Code a route and html page to return a name input given by the user ( my idea was right but was fumbling, she helped alot )
 5. To match between render_template, redirect and url for
 6. About the secret key what it does why it's needed
 7. About actions in the html page 8)Why did I use &lt;int&gt; in the route 9)Explain the shortcuts in the models and code one shortcut accordingly 10)asked to explain the resume storing part.
 8. Asked what is _main_ and why is it needed.</t>
         </is>
       </c>
-      <c r="J308" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A309" s="2" t="inlineStr">
+      <c r="J315" s="2" t="inlineStr"/>
+      <c r="K315" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L315" s="2" t="inlineStr"/>
+      <c r="M315" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B309" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D309" s="2" t="inlineStr">
+      <c r="B316" s="2" t="inlineStr"/>
+      <c r="C316" s="2" t="inlineStr"/>
+      <c r="D316" s="2" t="inlineStr">
         <is>
           <t>Anjani</t>
         </is>
       </c>
-      <c r="E309" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F309" s="2" t="inlineStr">
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F316" s="2" t="inlineStr">
         <is>
           <t>I don't about this AI percentage and all but be thorough with frontend also ,and logic and everything .</t>
         </is>
       </c>
-      <c r="G309" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I309" s="2" t="inlineStr">
+      <c r="G316" s="2" t="inlineStr"/>
+      <c r="H316" s="2" t="inlineStr"/>
+      <c r="I316" s="2" t="inlineStr">
         <is>
           <t>1. &gt; Will you download the application from the website or do the check sum .
 2. &gt; After downloading the application , told me to run the app . After this is done successfully .
 3. &gt; mam said to explain the the application starting from the models.py .
 4. &gt; While explaining the models mam asked me a question why is a particular relationship one to one and then how did you do that as one to one , (by adding uselist=False)
 5. &gt; Then gave a coding question query the user table and then return the output I have answered it .
 6. &gt; Then matching like url_for and render_template and then redirect she will give things like abc.html , /login , abc_func() so we need to map these to the particular urls .
 7. &gt; Then mam gave a coding question which is big she that is creating a form with the select options and then return the output , this I fumbled , I wanted to be honest I didn't suddently remember the form method and how to create a dropdown  I tensed also in the middle , for this question I said I have used AI for frontend . mam only helped and then she only guided to solve this problem and then .
 8. &gt; Went thorough the app.py and asked some questions like what is the use of __main__ what happens if we remove this __main__ and run this in another file , and then
 9. &gt; what is the use of secret key - this simply I told it prevents unauthorised people from accessing it and then
 10. &gt; mam asked about why we use &lt;int:user_id&gt;
 11. &gt; At last madam asked told that's it from my side , overall it was good and then you have answered some questions properly and then some not proper so  I will review your performance . and then mam told me you should not say directly that you have used AI you say something like  I have referred to it , so should I cut the marks for the front end , and then she told me to prepare for your future and then also she asked me are you doing this as a standalone degree or doing an internship , and then mam told me if it standalone then you should learn everything thoroughly I said  I have other project also ,since mam was speaking  I could n't interrupt her and then that's it
 12. I have answered most of the questions only in the frontend part  I fumbled . Mam was friendly kind and then she guided whenever I fumbled
 13. &gt;&gt; this is not how exactly mam asked  it but this I wrote in  my own words .&gt;&gt;</t>
         </is>
       </c>
-      <c r="J309" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A310" s="2" t="inlineStr">
+      <c r="J316" s="2" t="inlineStr"/>
+      <c r="K316" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L316" s="2" t="inlineStr"/>
+      <c r="M316" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B310" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D310" s="2" t="inlineStr">
+      <c r="B317" s="2" t="inlineStr"/>
+      <c r="C317" s="2" t="inlineStr"/>
+      <c r="D317" s="2" t="inlineStr">
         <is>
           <t>Mithran</t>
         </is>
       </c>
-      <c r="E310" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F310" s="2" t="inlineStr">
+      <c r="E317" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F317" s="2" t="inlineStr">
         <is>
           <t>She asked more questions but all of them were basic questions mostly once I wasn't able to answer repeatedly, I would say he thorough in your basics in jinja and what some of the keywords mean.Very chill gives you time and even helps you find the answer so don't give up until the end and always try your best to answer.
 At the end she'll even ask about your career goals and what you should work on . So overall best examiner</t>
         </is>
       </c>
-      <c r="G310" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I310" s="2" t="inlineStr">
+      <c r="G317" s="2" t="inlineStr"/>
+      <c r="H317" s="2" t="inlineStr"/>
+      <c r="I317" s="2" t="inlineStr">
         <is>
           <t>1. 1)what is request.args.get() //i fumbled this so hard , she literally explained it to me but i was in my denial phase, so this is the answer to the 8th question here
 2. write route in viva.txt to get username and display it dynamically(no database)
 3. what is ORM 4)a=[1,2,3,4,5] and print greater than 2 in jinja 5)flow of the viva.txt program
 4. query to enter a new user 7)how to retrieve the information in the url when get method is used 8)&lt;int:userid&gt;, why use that? And alternative ways to achieve the same result 9)what are actions //at this point I was cooked
 5. match the following render_template,login,url()
 6. difference between link and a tag</t>
         </is>
       </c>
-      <c r="J310" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A311" s="2" t="inlineStr">
+      <c r="J317" s="2" t="inlineStr"/>
+      <c r="K317" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L317" s="2" t="inlineStr"/>
+      <c r="M317" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B311" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D311" s="2" t="inlineStr">
+      <c r="B318" s="2" t="inlineStr"/>
+      <c r="C318" s="2" t="inlineStr"/>
+      <c r="D318" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E311" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F311" s="2" t="inlineStr">
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F318" s="2" t="inlineStr">
         <is>
           <t>Shes a very nice person. Quite helpful. Saw that I'm nervous and assured me there is nothing to be nervous about. Also talked about future plans and placement and guided me  on how i could leverage the projects in placements.</t>
         </is>
       </c>
-      <c r="G311" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I311" s="2" t="inlineStr">
+      <c r="G318" s="2" t="inlineStr"/>
+      <c r="H318" s="2" t="inlineStr"/>
+      <c r="I318" s="2" t="inlineStr">
         <is>
           <t>1. No demo direct question.
 2. Explain the basic structure of your project 3)Went through models files asked me to explain it then asked me specific questions like like what relationships are there in the model and how would u use backref to write a query to find the application without writing an explicit query.
 3. Asked me diff btw GET and POST and can we create data using get.
 4. Coding question- Make viva.txt file where u make route and a input form where the route takes the input from the form and shows it on the browser itself without an output file.
 5. What is the need for name atribute in the form.
 6. How does POST method get called- answer is the method= post in the form and then by clicking the submit button.
 7. What is the code to fetch argument from url. 9)Project Specific question like how and where is the resume  stored.
 8. Why did u write &lt;int:id&gt; in the route and what will be the type of id in the subsequent function. 11)Why did i use blueprint class.
 9. Explain the processs of profile change of student.
 10. why did u write request.files.get for pdf and photo ( show both route and html)
 11. match the following with reason- redirect-/login, render_template-login.html url_for-user.login()</t>
         </is>
       </c>
-      <c r="J311" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A312" s="2" t="inlineStr">
+      <c r="J318" s="2" t="inlineStr"/>
+      <c r="K318" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L318" s="2" t="inlineStr"/>
+      <c r="M318" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B312" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D312" s="2" t="inlineStr">
+      <c r="B319" s="2" t="inlineStr"/>
+      <c r="C319" s="2" t="inlineStr"/>
+      <c r="D319" s="2" t="inlineStr">
         <is>
           <t>Hitesh</t>
         </is>
       </c>
-      <c r="E312" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F312" s="2" t="inlineStr">
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F319" s="2" t="inlineStr">
         <is>
           <t>A very supportive proctor. I Enjoyed the viva completely and got very good remarks. Learn basic routing and html. Learn every bit of your code as they can ask from any part of the code. Be confident, learn basic theory and you will be fine.</t>
         </is>
       </c>
-      <c r="G312" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I312" s="2" t="inlineStr">
+      <c r="G319" s="2" t="inlineStr"/>
+      <c r="H319" s="2" t="inlineStr"/>
+      <c r="I319" s="2" t="inlineStr">
         <is>
           <t>1. Explain what files you have made and briefly explain about them.
 2. What are the relationships used in your model?
 3. How does backref works and write a code to fetch applications without using explicit query?(In a newly created viva.txt file)
 4. I had a Admin class, so told me to write codes to add data for a new admin in viva.txt.
 5. Diff between authentication and authorisation.
 6. Write a route for /home which will render a html file for a form to submit a name and that name will be displayed in the browser itself.
 7. How have u handled the resume storage ? Explain those block of codes.
 8. Routes like: '/delete/&lt;int:id&gt;', explain why u have used these.
 9. Have you used template inheritance? What is it?
 10. Allignment of 2 diff texts inside 2 different span tag and 2 Different paragraph tag.
 11. Write a code to fetch company by their id in viva.txt.</t>
         </is>
       </c>
-      <c r="J312" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A313" s="2" t="inlineStr">
+      <c r="J319" s="2" t="inlineStr"/>
+      <c r="K319" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L319" s="2" t="inlineStr"/>
+      <c r="M319" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B313" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D313" s="2" t="inlineStr">
+      <c r="B320" s="2" t="inlineStr"/>
+      <c r="C320" s="2" t="inlineStr"/>
+      <c r="D320" s="2" t="inlineStr">
         <is>
           <t>Ayush Gangwani</t>
         </is>
       </c>
-      <c r="E313" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F313" s="2" t="inlineStr">
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F320" s="2" t="inlineStr">
         <is>
           <t>The proctor was very kind and helpful throughout the session.
 Prepare your basics very well (especially Flask concepts, routes, models, and HTTP methods)
 Be confident and calm during the viva
 Practice writing small code snippets</t>
         </is>
       </c>
-      <c r="G313" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I313" s="2" t="inlineStr">
+      <c r="G320" s="2" t="inlineStr"/>
+      <c r="H320" s="2" t="inlineStr"/>
+      <c r="I320" s="2" t="inlineStr">
         <is>
           <t>1. 1. The proctor joined the session around 15 minutes late.
 2. 2. She first checked my ID card for verification.
 3. 3.Then she asked whether I wanted to perform checksum verification or download from the portal. I chose to download from the portal.
 4. 4.When I was about to run my app.py, she stopped me and asked to first show app.py and models.py.
 5. 5.She then asked questions about database relationships used in the project.
 6. 6.She gave a coding question: the database already has a User table with only a name field, and I had to explain how to add new data into it. She asked me to write the answer in a file named viva.txt.
 7. 7.Next, she asked: if there is a relationship between Student and Application, how will you fetch application data without writing an explicit query?
 8. 8.She asked me to explain the User model.
 9. 9.Then she asked me to explain the Register Student route, including how it works and the difference between GET and POST methods.
 10. 10.She asked: if the Submit button triggers GET instead of POST, then where will the data be visible?
 11. 11.Match the following question: redirect → /login, render_template → /login.html, url_for → login.
 12. 12.Another coding question (in viva.txt): write a route and HTML form where the user enters a name and on submit, the data is stored in the database.
 13. 13.She asked the difference between Authentication and Authorization.
 14. 14.At the end, she said my overall viva was good but I fumbled slightly in basic questions, so she would deduct some marks.
 15. She suggested improving the project by adding more technologies and making it portfolio-ready.
 16. She also asked about my field of interest.
 17. The total viva duration was around 35 minutes.</t>
         </is>
       </c>
-      <c r="J313" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A314" s="2" t="inlineStr">
+      <c r="J320" s="2" t="inlineStr"/>
+      <c r="K320" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L320" s="2" t="inlineStr"/>
+      <c r="M320" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B314" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D314" s="2" t="inlineStr">
+      <c r="B321" s="2" t="inlineStr"/>
+      <c r="C321" s="2" t="inlineStr"/>
+      <c r="D321" s="2" t="inlineStr">
         <is>
           <t>HM</t>
         </is>
       </c>
-      <c r="E314" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F314" s="2" t="inlineStr">
+      <c r="E321" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F321" s="2" t="inlineStr">
         <is>
           <t>She is very kind, just know the basics and you will be fine</t>
         </is>
       </c>
-      <c r="G314" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I314" s="2" t="inlineStr">
+      <c r="G321" s="2" t="inlineStr"/>
+      <c r="H321" s="2" t="inlineStr"/>
+      <c r="I321" s="2" t="inlineStr">
         <is>
           <t>1. project structure
 2. relationship between tables
 3. adding a username to the database(CRUD)
 4. updating the username using name not id
 5. creating a html form to take input username, and route to print that name and then run to see if it works
 6. authentication vs authorization
 7. block vs inline
 8. how is the post method triggered
 9. get post use
 10. command line arguments
 11. command used to get data
 12. importance of name in html
 13. defining one to one, many to one relationships
 14. url_for() and redirect method, what parameter goes with option
 15. endpoint of routes explanation</t>
         </is>
       </c>
-      <c r="J314" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A315" s="2" t="inlineStr">
+      <c r="J321" s="2" t="inlineStr"/>
+      <c r="K321" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L321" s="2" t="inlineStr"/>
+      <c r="M321" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B315" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D315" s="2" t="inlineStr">
+      <c r="B322" s="2" t="inlineStr"/>
+      <c r="C322" s="2" t="inlineStr"/>
+      <c r="D322" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E315" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F315" s="2" t="inlineStr">
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F322" s="2" t="inlineStr">
         <is>
           <t>be confident , she is very sweet and helpful</t>
         </is>
       </c>
-      <c r="G315" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I315" s="2" t="inlineStr">
+      <c r="G322" s="2" t="inlineStr"/>
+      <c r="H322" s="2" t="inlineStr"/>
+      <c r="I322" s="2" t="inlineStr">
         <is>
           <t>1. VIVA - 2
 2. Explain brief structure of your project ( how did u implemented models , views , controllers ?
 3. what is DOM ?
 4. explain diff b/w url_for , redirect() , render_template ?
 5. what is orm and why u used db.model ?
 6. what is flask ?
 7. Explain term stateless w.r.t to http ?
 8. what is diff b/w  inLine and Block ?
 9. (that's all i could remember )
 10. codes
 11. write a endpoint of doc_avail again
 12. write a loop in jinja with several condition
 13. write a code to perform crud operation in db
 14. [20-25 mins overall]</t>
         </is>
       </c>
-      <c r="J315" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A316" s="2" t="inlineStr">
+      <c r="J322" s="2" t="inlineStr"/>
+      <c r="K322" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L322" s="2" t="inlineStr"/>
+      <c r="M322" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B316" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D316" s="2" t="inlineStr">
+      <c r="B323" s="2" t="inlineStr"/>
+      <c r="C323" s="2" t="inlineStr"/>
+      <c r="D323" s="2" t="inlineStr">
         <is>
           <t>Heater (you know if you know)</t>
         </is>
       </c>
-      <c r="E316" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F316" s="2" t="inlineStr">
+      <c r="E323" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F323" s="2" t="inlineStr">
         <is>
           <t>Know how to present your code and how to write the codes like queries , route and all</t>
         </is>
       </c>
-      <c r="G316" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I316" s="2" t="inlineStr">
+      <c r="G323" s="2" t="inlineStr"/>
+      <c r="H323" s="2" t="inlineStr"/>
+      <c r="I323" s="2" t="inlineStr">
         <is>
           <t>1. Explain the relationships of models
 2. Write SQL query
 3. Write jinja loop
 4. Write a route
 5. CRUD - create new user and add
 6. Explain the check availability route
 7. In html page what is the name doing in input tag
 8. In html , in the form tag what will happen if i change the method from POST to GET
 9. What is command line
 10. Gave option for what will go in url_for() and redirect(). Option - /home , home.html , home
 11. What is DOM
 12. route for endpoint like /sum/a/b where i want sum of a and b</t>
         </is>
       </c>
-      <c r="J316" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A317" s="2" t="inlineStr">
+      <c r="J323" s="2" t="inlineStr"/>
+      <c r="K323" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L323" s="2" t="inlineStr"/>
+      <c r="M323" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B317" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D317" s="2" t="inlineStr">
+      <c r="B324" s="2" t="inlineStr"/>
+      <c r="C324" s="2" t="inlineStr"/>
+      <c r="D324" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E317" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F317" s="2" t="inlineStr">
+      <c r="E324" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F324" s="2" t="inlineStr">
         <is>
           <t>just be confident and know your basics for routes and jinja syntax</t>
         </is>
       </c>
-      <c r="G317" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I317" s="2" t="inlineStr">
+      <c r="G324" s="2" t="inlineStr"/>
+      <c r="H324" s="2" t="inlineStr"/>
+      <c r="I324" s="2" t="inlineStr">
         <is>
           <t>1. LEVEL 2 VIVA
 2. THEORY QNS -
 3. - explain project structure
 4. - open models.py and explain relationships
 5. - how have you defined 1:1, 1:N, N:M relationships in the code
 6. - how have you implemented add doctor logic, what is the data flow process
 7. - what are http methods
 8. - can you use put instead of post for a form? what will happen if you use put?
 9. - when is post method triggered?
 10. - what goes inside the parentheses in url_for() and redirect()? options - /login, login.html, user_login()
 11. - authentication vs authorization
 12. - what is version control?
 13. - what is the git command for creating new branch?
 14. CODE CHANGES -
 15. - write ORM query to add a new department to the department model
 16. - on admin dashboard it shows total no. of doctors, patients, appointments in a row - make it so it displays it one below another in a column
 17. - create a new file test.py and write a route /course/course_name. it should print "course is [course_name] on the screen. run and demonstrate it.
 18. - consider list a = [1,2,3]. write a jinja for loop to print elements in 'a' that are greater than 1</t>
         </is>
       </c>
-      <c r="J317" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A318" s="2" t="inlineStr">
+      <c r="J324" s="2" t="inlineStr"/>
+      <c r="K324" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L324" s="2" t="inlineStr"/>
+      <c r="M324" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B318" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D318" s="2" t="inlineStr">
+      <c r="B325" s="2" t="inlineStr"/>
+      <c r="C325" s="2" t="inlineStr"/>
+      <c r="D325" s="2" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E318" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F318" s="2" t="inlineStr">
+      <c r="E325" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F325" s="2" t="inlineStr">
         <is>
           <t>Pretty helpful proctor, will guide you if you're get stuck. If you mess up your practical, be prepared to answer theory well.</t>
         </is>
       </c>
-      <c r="G318" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I318" s="2" t="inlineStr">
+      <c r="G325" s="2" t="inlineStr"/>
+      <c r="H325" s="2" t="inlineStr"/>
+      <c r="I325" s="2" t="inlineStr">
         <is>
           <t>1. Diff between block and inline
 2. Authorization, Authentication, Validation
 3. Write code to show how to commit user to db
 4. Git commit message
 5. What does local host mean?
 6. Create a HTML form to receive username and the corresponding python route to receive and print it.
 7. What is DOM? What does it actually do?</t>
         </is>
       </c>
-      <c r="J318" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A319" s="2" t="inlineStr">
+      <c r="J325" s="2" t="inlineStr"/>
+      <c r="K325" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L325" s="2" t="inlineStr"/>
+      <c r="M325" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B319" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D319" s="2" t="inlineStr">
+      <c r="B326" s="2" t="inlineStr"/>
+      <c r="C326" s="2" t="inlineStr"/>
+      <c r="D326" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E319" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F319" s="2" t="inlineStr">
+      <c r="E326" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F326" s="2" t="inlineStr">
         <is>
           <t>She is helpful and also give feedback</t>
         </is>
       </c>
-      <c r="G319" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I319" s="2" t="inlineStr">
+      <c r="G326" s="2" t="inlineStr"/>
+      <c r="H326" s="2" t="inlineStr"/>
+      <c r="I326" s="2" t="inlineStr">
         <is>
           <t>1. first tell me the project workflow (ex:-controller.py , models.py etc)
 2. asked me to open admin dashboard html page and asked what is 'name'
 3. tell me to run the app and create a booking spot
 4. authorization, authentication , validation
 5. block element, inline 6)a git command 7)code  changes: - 1) db command to add a parking spot at 10 no spot
 6. told me to make cards of admin dashboard line by line as column as                                                mine were in side by side like row</t>
         </is>
       </c>
-      <c r="J319" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A320" s="2" t="inlineStr">
+      <c r="J326" s="2" t="inlineStr"/>
+      <c r="K326" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L326" s="2" t="inlineStr"/>
+      <c r="M326" s="2" t="inlineStr">
+        <is>
+          <t>Level1_131</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B320" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D320" s="2" t="inlineStr">
+      <c r="B327" s="2" t="inlineStr"/>
+      <c r="C327" s="2" t="inlineStr"/>
+      <c r="D327" s="2" t="inlineStr">
         <is>
           <t>Alok Tripathi</t>
         </is>
       </c>
-      <c r="E320" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F320" s="2" t="inlineStr">
+      <c r="E327" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F327" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: explain the project structure. what files and folders did you create; what happens in a route that handles both get and post method??; How is the post method triggered?</t>
         </is>
       </c>
-      <c r="G320" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I320" s="2" t="inlineStr">
+      <c r="G327" s="2" t="inlineStr"/>
+      <c r="H327" s="2" t="inlineStr"/>
+      <c r="I327" s="2" t="inlineStr">
         <is>
           <t>1. explain the project structure. what files and folders did you create
 2. what happens in a route that handles both get and post method??
 3. How is the post method triggered?
 4. What is RegisterForm and where is it defined?
 5. Have you used ORM, what is that??
 6. open you models, explain these classes and relationship b/w them..
 7. What is a foreign key?
 8. How do you add a new user to the database using sqlalchemy?
 9. Why did you use flask migrate??
 10. What are crud operations?
 11. Explain what happens step by step when a user registers.
 12. What is the difference b/w authentication, authorization and validation??
 13. How do you protect routes so only logged-in users can access them?
 14. In jinja how does accessing reservation.spot.lot.name work??
 15. What is `.parking-summary-card` and what does the `.` mean in CSS?
 16. What is display: flex used for?
 17. How can you make a section take only half of the page width?
 18. How would you add a hover effect on a button?
 19. What js did you use in your project?
 20. Open the code of chart.js and explain it.
 21. did you implement a search feature in your app?
 22. Can you open and explain the HTML form and route logic used for search?
 23. What are the different http methods??
 24. Can you submit a form using put or delete methods directly from a browser?
 25. What happens if you use  method="GET" in a form?
 26. What is version control?
 27. What tool did you use for version control?
 28. What is DOM?
 29. What does git status show?</t>
         </is>
       </c>
-      <c r="J320" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M320" s="2" t="inlineStr">
+      <c r="J327" s="2" t="inlineStr"/>
+      <c r="K327" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L327" s="2" t="inlineStr"/>
+      <c r="M327" s="2" t="inlineStr">
         <is>
           <t>Level1_131</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M320"/>
+  <autoFilter ref="A1:M327"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>