--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$306</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$308</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M306"/>
+  <dimension ref="A1:M308"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -19350,816 +19350,926 @@
       <c r="I291" s="2" t="inlineStr"/>
       <c r="J291" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K291" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L291" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M291" s="2" t="inlineStr">
         <is>
           <t>Level1_132</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2" t="inlineStr">
         <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B292" s="2" t="inlineStr">
+        <is>
+          <t>Set 36</t>
+        </is>
+      </c>
+      <c r="C292" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D292" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr">
+        <is>
+          <t>http status codes</t>
+        </is>
+      </c>
+      <c r="G292" s="2" t="inlineStr"/>
+      <c r="H292" s="2" t="inlineStr"/>
+      <c r="I292" s="2" t="inlineStr"/>
+      <c r="J292" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L292" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M292" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B293" s="2" t="inlineStr">
+        <is>
+          <t>Set 37</t>
+        </is>
+      </c>
+      <c r="C293" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D293" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>2026-01-08</t>
+        </is>
+      </c>
+      <c r="F293" s="2" t="inlineStr">
+        <is>
+          <t>Show models.py . Explain how will you define a many to many relationships.</t>
+        </is>
+      </c>
+      <c r="G293" s="2" t="inlineStr"/>
+      <c r="H293" s="2" t="inlineStr"/>
+      <c r="I293" s="2" t="inlineStr"/>
+      <c r="J293" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M293" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="2" t="inlineStr">
+        <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B292" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D292" s="2" t="inlineStr">
+      <c r="B294" s="2" t="inlineStr"/>
+      <c r="C294" s="2" t="inlineStr"/>
+      <c r="D294" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E292" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F292" s="2" t="inlineStr">
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr">
         <is>
           <t>1) Understand every line of code
 2) Know theory in detail
 He is a good proctor. Seems like a strict guy, asks unexpected questions. But gives hints and tries to understand your explanation. He wants you to learn things in depth. He said it is needed for mad2. Overall he said a good app, work on in depth knowledge.</t>
         </is>
       </c>
-      <c r="G292" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I292" s="2" t="inlineStr">
+      <c r="G294" s="2" t="inlineStr"/>
+      <c r="H294" s="2" t="inlineStr"/>
+      <c r="I294" s="2" t="inlineStr">
         <is>
           <t>1. 1)complete project demo
 2. url vs uri
 3. one one and many-one relationships
 4. advantages and disadvantages of sqlalchemy
 5. orm basics
 6. http status codes
 7. explanation of random code snippets A few more theory questions Coding
 8. add trek entire route and display as html
 9. frontend code for displaying all statistics as cards on admin page</t>
         </is>
       </c>
-      <c r="J292" s="2" t="inlineStr"/>
-      <c r="K292" s="2" t="inlineStr">
+      <c r="J294" s="2" t="inlineStr"/>
+      <c r="K294" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L292" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A293" s="2" t="inlineStr">
+      <c r="L294" s="2" t="inlineStr"/>
+      <c r="M294" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B293" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D293" s="2" t="inlineStr">
+      <c r="B295" s="2" t="inlineStr"/>
+      <c r="C295" s="2" t="inlineStr"/>
+      <c r="D295" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E293" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F293" s="2" t="inlineStr">
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr">
         <is>
           <t>Keep your theory strong, be through with routes, models (db), and flask sessions.
 The examiner is a bit strict. Not intimidating enough to snatch your soul, but not friendly too.
 He won't help you. You are either on your own, or he'll explain the stuffs which you couldn't answer.</t>
         </is>
       </c>
-      <c r="G293" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I293" s="2" t="inlineStr">
+      <c r="G295" s="2" t="inlineStr"/>
+      <c r="H295" s="2" t="inlineStr"/>
+      <c r="I295" s="2" t="inlineStr">
         <is>
           <t>1. Level 2 viva
 2. Proctor id: level1_132
 3. Took only 35 mins...
 4. Asked to explain the folder structure,
 5. what does the login manager do?
 6. Explain what is a session?
 7. Explain how is user authenticated in a flask session, what happens in it.
 8. I have a login_manager.user_loader in my code, asked what does that do.
 9. What is there different between URL and URI?
 10. (not in the code, during db setup, there SQL_DATABASE_URI)
 11. What is the difference between unauthorised and forbidden?
 12. Show models.py . Explain how will you define a many to many relationships.
 13. A few questions based on my routes and what is the function doing.
 14. Asked me to code my register route and form.
 15. Asked me to centre a table in my web page.
 16. Then show me the demo of your app.
 17. I did the coding part but couldn't answer a few theoretical questions. They went pretty deep into it.</t>
         </is>
       </c>
-      <c r="J293" s="2" t="inlineStr"/>
-      <c r="K293" s="2" t="inlineStr">
+      <c r="J295" s="2" t="inlineStr"/>
+      <c r="K295" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L293" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A294" s="2" t="inlineStr">
+      <c r="L295" s="2" t="inlineStr"/>
+      <c r="M295" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B294" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D294" s="2" t="inlineStr">
+      <c r="B296" s="2" t="inlineStr"/>
+      <c r="C296" s="2" t="inlineStr"/>
+      <c r="D296" s="2" t="inlineStr">
         <is>
           <t>Mantasha</t>
         </is>
       </c>
-      <c r="E294" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F294" s="2" t="inlineStr">
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr">
         <is>
           <t>Understand every part of your project—your models, routes, Jinja templates, HTML, database queries, and error handling. Don't just memorize the code. Be prepared to explain every line and even write important parts from scratch in Notepad.</t>
         </is>
       </c>
-      <c r="G294" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I294" s="2" t="inlineStr">
+      <c r="G296" s="2" t="inlineStr"/>
+      <c r="H296" s="2" t="inlineStr"/>
+      <c r="I296" s="2" t="inlineStr">
         <is>
           <t>1. Level2 done
 2. LEVEL1_132
 3. * First, he told me to explain my folder structure
 4. * Then he was watching my model.py code and asked me about a one-to-one relationship and how I would do a one-to-one relationship from one-to-many.
 5. * Why did you use both a foreign key and db.relationship in a table.
 6. * diff between db.relationship and foreign key
 7. * How you control the error; he said about flash messages. I told him that I didn't use flash in my project. Then
 8. I told I will write the error message and explained how the error part is working for my project in app.py.
 9. * He asked me about what 402 error code mean(I don't know the answer, itna error code pdha tha like 200, 302,302,400,401,403,404,500, but usne vhi pucha jo mujhe nhi pta tha)
 10. * He asked me to explain integrity error.(I said i don't know the answer)
 11. * He asked me how you will write the function in Jinja2.
 12. * He told me to go html page of admin_dashboard, and asked about padding.
 13. * Then he told me to run app.py and log in as an admin. I have used cards in admin_dashboard. He told me to write the HTML code for these 4 cards in Notepad.
 14. * He told me to write the code in Notepad: write a code which create or add user in the database. I asked him about the register route, he told me it's on you. Here I wrote my entire register route in Notepad.
 15. * Finally, he told me to show the demo of your project.
 16. * At last, he told me that your knowledge of the error part is not enough; you should work on that, bcz in industries, we should handle error efficiently. You are able to write the code, and your UI is good. Best of luck for your MAD2.
 17. Mera viva pura 1 hr chala, he checked my database, Jinja, HTML, and routes knowledge.
 18. Tip: Understand every part of your code, what you write, and be able to write it in Notepad.</t>
         </is>
       </c>
-      <c r="J294" s="2" t="inlineStr"/>
-      <c r="K294" s="2" t="inlineStr">
+      <c r="J296" s="2" t="inlineStr"/>
+      <c r="K296" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L294" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A295" s="2" t="inlineStr">
+      <c r="L296" s="2" t="inlineStr"/>
+      <c r="M296" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B295" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D295" s="2" t="inlineStr">
+      <c r="B297" s="2" t="inlineStr"/>
+      <c r="C297" s="2" t="inlineStr"/>
+      <c r="D297" s="2" t="inlineStr">
         <is>
           <t>Omi</t>
         </is>
       </c>
-      <c r="E295" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F295" s="2" t="inlineStr">
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr">
         <is>
           <t>Basically understand your codebase to the bit.
 Learn to communicate and explain well.</t>
         </is>
       </c>
-      <c r="G295" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I295" s="2" t="inlineStr">
+      <c r="G297" s="2" t="inlineStr"/>
+      <c r="H297" s="2" t="inlineStr"/>
+      <c r="I297" s="2" t="inlineStr">
         <is>
           <t>1. Mad 1 viva 2 id: level1_132
 2. He asked about each  folder and it's purpose.
 3. Asked How  database is defined.
 4. Asked to showcase project
 5. Asked " ORM vs raw SQL " why use orm?
 6. Asked to show session cookies in inspect tool ( inspect &gt; application &gt; cookies storage &gt; session )
 7. Asked why u can't use admin role and other role in same browser window
 8. Asked to write a query to fetch all used them list then in jinja2 all in notepad  ( i fumbled 💔)
 9. Also asked to write another query I forgot
 10. I was confident in my explanation he did say u are wrong ( simply ) and proceeded to another question.  Like rapid fire
 11. He was strict not giving any hints at all.
 12. Gave Feedback at end
 13. " you lack coding knowledge"
 14. Improve upon it or u not be able to do mad 2
 15. " This meet is ended  "
 16. * I may have missed some questions
 17. I might pass with minimum marks
 18. I explained all theory and wrote some code ( jinja , orm query)</t>
         </is>
       </c>
-      <c r="J295" s="2" t="inlineStr"/>
-      <c r="K295" s="2" t="inlineStr">
+      <c r="J297" s="2" t="inlineStr"/>
+      <c r="K297" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L295" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A296" s="2" t="inlineStr">
+      <c r="L297" s="2" t="inlineStr"/>
+      <c r="M297" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B296" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D296" s="2" t="inlineStr">
+      <c r="B298" s="2" t="inlineStr"/>
+      <c r="C298" s="2" t="inlineStr"/>
+      <c r="D298" s="2" t="inlineStr">
         <is>
           <t>SV</t>
         </is>
       </c>
-      <c r="E296" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F296" s="2" t="inlineStr">
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr">
         <is>
           <t>He will start asking you questions directly from your code. He will go very deep.</t>
         </is>
       </c>
-      <c r="G296" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I296" s="2" t="inlineStr">
+      <c r="G298" s="2" t="inlineStr"/>
+      <c r="H298" s="2" t="inlineStr"/>
+      <c r="I298" s="2" t="inlineStr">
         <is>
           <t>1. Show me your Id card
 2. Explain folder structure 3.In your app.py why you initialised app=None, What will happen if we remove it I said it may throw error or not I am not sure?  Just told me to comment it? Now tell me the reason? 4.Why we use app.context, ? Difference in app.app_context().push() and app.context() when to use it? I answered but he corrected me . 5.After that write a code to close the drive after the deadline in a notepad. I forgot to write request method. He gave me hints.
 3. In admin dashboard you used cards ? Write code only html to make cards in a row. I said I did using Bootstrap. He said I want in Html only . I was writing external css . He said only in html dont use external css. I used inline css. Wrote  code but  syntax error . He said paste in html file check. I corrected syntax error. 7.have you used Apis ? No sir .. Why ? It was optional and I am not comfortable using it. But it is part of course so I will ask questions
 4. Create a route and show display 404 message in terminal
 5. Asked about status code
 6. What security features have you used? What is SQL injection? Tell me one example of SQL injection? How flasksqlalchemy prevents sql injection? 10.Finally Show me the demo of your app. It was utter silence I felt as if no one is in the meet. He said Overall it is a  good app. Just work on the areas I suggested and know every line of your code.</t>
         </is>
       </c>
-      <c r="J296" s="2" t="inlineStr"/>
-      <c r="K296" s="2" t="inlineStr">
+      <c r="J298" s="2" t="inlineStr"/>
+      <c r="K298" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L296" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A297" s="2" t="inlineStr">
+      <c r="L298" s="2" t="inlineStr"/>
+      <c r="M298" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B297" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D297" s="2" t="inlineStr">
+      <c r="B299" s="2" t="inlineStr"/>
+      <c r="C299" s="2" t="inlineStr"/>
+      <c r="D299" s="2" t="inlineStr">
         <is>
           <t>Raushan Kumar</t>
         </is>
       </c>
-      <c r="E297" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F297" s="2" t="inlineStr">
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F299" s="2" t="inlineStr">
         <is>
           <t>It was okay, I am fine with what I did to myself. Compared to the rest, this is a bit strict. But I enjoyed it.</t>
         </is>
       </c>
-      <c r="G297" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I297" s="2" t="inlineStr">
+      <c r="G299" s="2" t="inlineStr"/>
+      <c r="H299" s="2" t="inlineStr"/>
+      <c r="I299" s="2" t="inlineStr">
         <is>
           <t>1. During my viva, he was first asked me to explain app.py then says to write the code of app.py. After that, they asked conceptual questions about HTTP methods—specifically, what would happen if we used PATCH instead of GET or POST.
 2. Then, they asked me to explain the difference between session and db.session.
 3. They also asked me to write and explain the code where I used dynamic URLs.
 4. After that, they checked my frontend knowledge by asking about Bootstrap and CSS. They specifically asked where I used the box-shadow property and told me to show it in my project.
 5. There were several more questions, and overall, my viva lasted approximately 45 minutes.</t>
         </is>
       </c>
-      <c r="J297" s="2" t="inlineStr"/>
-      <c r="K297" s="2" t="inlineStr">
+      <c r="J299" s="2" t="inlineStr"/>
+      <c r="K299" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L297" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A298" s="2" t="inlineStr">
+      <c r="L299" s="2" t="inlineStr"/>
+      <c r="M299" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B298" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D298" s="2" t="inlineStr">
+      <c r="B300" s="2" t="inlineStr"/>
+      <c r="C300" s="2" t="inlineStr"/>
+      <c r="D300" s="2" t="inlineStr">
         <is>
           <t>Student</t>
         </is>
       </c>
-      <c r="E298" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F298" s="2" t="inlineStr">
+      <c r="E300" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F300" s="2" t="inlineStr">
         <is>
           <t>He is not here tp check what your project does he will not even ask for a demo he will ask bizarre theoretical questions which can be quiet unrelated to the project. He is interested in knowing what you don't know when you explain something he will interrupt and move to next question.</t>
         </is>
       </c>
-      <c r="G298" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I298" s="2" t="inlineStr">
+      <c r="G300" s="2" t="inlineStr"/>
+      <c r="H300" s="2" t="inlineStr"/>
+      <c r="I300" s="2" t="inlineStr">
         <is>
           <t>1. Where is session data stored?
 2. difference between sql Alchemy  and something I don't remember
 3. Various status code meanings randomly don't even remember all of them
 4. Write a full HTML page to make 4 rows with switches
 5. He is very strict if you try to be sure about something he will say " are you asking me? "
 6. he can ask you anything and everything even something that is not quiet related to your project work.
 7. Be ready to code anything he asked me to code something I hadn't implemented in my project
 8. He is basically there to deduct your marks</t>
         </is>
       </c>
-      <c r="J298" s="2" t="inlineStr"/>
-      <c r="K298" s="2" t="inlineStr">
+      <c r="J300" s="2" t="inlineStr"/>
+      <c r="K300" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L298" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A299" s="2" t="inlineStr">
+      <c r="L300" s="2" t="inlineStr"/>
+      <c r="M300" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B299" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D299" s="2" t="inlineStr">
+      <c r="B301" s="2" t="inlineStr"/>
+      <c r="C301" s="2" t="inlineStr"/>
+      <c r="D301" s="2" t="inlineStr">
         <is>
           <t>S.P.Singh</t>
         </is>
       </c>
-      <c r="E299" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F299" s="2" t="inlineStr">
+      <c r="E301" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F301" s="2" t="inlineStr">
         <is>
           <t>Mug up the theory questions . You can see the previous responses . Be prepared to code .</t>
         </is>
       </c>
-      <c r="G299" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I299" s="2" t="inlineStr">
+      <c r="G301" s="2" t="inlineStr"/>
+      <c r="H301" s="2" t="inlineStr"/>
+      <c r="I301" s="2" t="inlineStr">
         <is>
           <t>1. Asked for project structure
 2. 1.How to apply one to one relationship in SQL alchemy - I fumbled but  in the end I answered
 3. 2.Asked to code for the edit-profile of student
 4. 3.what is the difference between redirect and render template
 5. 4.what is the status code for internal server error
 6. 5.asked for demo .
 7. 6.what is the session and db session
 8. That's all I remembered.</t>
         </is>
       </c>
-      <c r="J299" s="2" t="inlineStr"/>
-      <c r="K299" s="2" t="inlineStr">
+      <c r="J301" s="2" t="inlineStr"/>
+      <c r="K301" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L299" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A300" s="2" t="inlineStr">
+      <c r="L301" s="2" t="inlineStr"/>
+      <c r="M301" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B300" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D300" s="2" t="inlineStr">
+      <c r="B302" s="2" t="inlineStr"/>
+      <c r="C302" s="2" t="inlineStr"/>
+      <c r="D302" s="2" t="inlineStr">
         <is>
           <t>Shahil Khan</t>
         </is>
       </c>
-      <c r="E300" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F300" s="2" t="inlineStr">
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F302" s="2" t="inlineStr">
         <is>
           <t>be confident to write the code</t>
         </is>
       </c>
-      <c r="G300" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I300" s="2" t="inlineStr">
+      <c r="G302" s="2" t="inlineStr"/>
+      <c r="H302" s="2" t="inlineStr"/>
+      <c r="I302" s="2" t="inlineStr">
         <is>
           <t>1. -asked to write a route to edit a doctor profile
 2. - write jinja flash message and fecth the new info
 3. - aksed about error code 305,306,
 4. - why we  get bad request error ,</t>
         </is>
       </c>
-      <c r="J300" s="2" t="inlineStr"/>
-      <c r="K300" s="2" t="inlineStr">
+      <c r="J302" s="2" t="inlineStr"/>
+      <c r="K302" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L300" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A301" s="2" t="inlineStr">
+      <c r="L302" s="2" t="inlineStr"/>
+      <c r="M302" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B301" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D301" s="2" t="inlineStr">
+      <c r="B303" s="2" t="inlineStr"/>
+      <c r="C303" s="2" t="inlineStr"/>
+      <c r="D303" s="2" t="inlineStr">
         <is>
           <t>gowri</t>
         </is>
       </c>
-      <c r="E301" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F301" s="2" t="inlineStr">
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr">
         <is>
           <t>The questions were a bit unexpected for me. Sir asked me to make the file structure explanation quicker next time as he had to stop my explanation part before completing it to ask the viva qns and there was no time to complete the explanation and show demo in the end.</t>
         </is>
       </c>
-      <c r="G301" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I301" s="2" t="inlineStr">
+      <c r="G303" s="2" t="inlineStr"/>
+      <c r="H303" s="2" t="inlineStr"/>
+      <c r="I303" s="2" t="inlineStr">
         <is>
           <t>1. -asked why foreign key and db.relationship used in the same table, what is the difference
 2. -asked what can be used to modify only the name of the doctor table without changing other columns, i said path http request, he asked then  why is it not used here, i didn't know, he said since patch does not support flask html
 3. -asked about 305 status code
 4. -difference between session.db and session storage
 5. -and some other such questions too, i can't remember now
 6. -coding question: function to delete doctor and jinja template to show the deleted doctor as well as all other doctors. Also asked me to write the code for flash messages</t>
         </is>
       </c>
-      <c r="J301" s="2" t="inlineStr"/>
-      <c r="K301" s="2" t="inlineStr">
+      <c r="J303" s="2" t="inlineStr"/>
+      <c r="K303" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L301" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A302" s="2" t="inlineStr">
+      <c r="L303" s="2" t="inlineStr"/>
+      <c r="M303" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B302" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D302" s="2" t="inlineStr">
+      <c r="B304" s="2" t="inlineStr"/>
+      <c r="C304" s="2" t="inlineStr"/>
+      <c r="D304" s="2" t="inlineStr">
         <is>
           <t>no</t>
         </is>
       </c>
-      <c r="E302" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F302" s="2" t="inlineStr">
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F304" s="2" t="inlineStr">
         <is>
           <t>He is nice , patient and gives time to try and explain. He will also let you ask and correct you where u get wrong. Don't rely on questions here , U need to have a proper understanding of the logics u put behind the project ,  For me i wasnt able to answer a lot of questions and he simply said me practice and to actually make the project next time for MAD2. Overall he only pointed me where i am weak at and thats good!</t>
         </is>
       </c>
-      <c r="G302" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I302" s="2" t="inlineStr">
+      <c r="G304" s="2" t="inlineStr"/>
+      <c r="H304" s="2" t="inlineStr"/>
+      <c r="I304" s="2" t="inlineStr">
         <is>
           <t>1. Structure of project
 2. Why used blueprints
 3. Make a html file and take user credentials
 4. Status code , assertion
 5. app.py - login manager
 6. app.config['SQLALCHEMY_TRACK_MODIFICATIONS'] = False , if we make this true
 7. make a route to edit parking lot and spots
 8. There were more questions related to the backend
 9. Status code 305 - Do all the status codes</t>
         </is>
       </c>
-      <c r="J302" s="2" t="inlineStr"/>
-      <c r="K302" s="2" t="inlineStr">
+      <c r="J304" s="2" t="inlineStr"/>
+      <c r="K304" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L302" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A303" s="2" t="inlineStr">
+      <c r="L304" s="2" t="inlineStr"/>
+      <c r="M304" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B303" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D303" s="2" t="inlineStr">
+      <c r="B305" s="2" t="inlineStr"/>
+      <c r="C305" s="2" t="inlineStr"/>
+      <c r="D305" s="2" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
-      <c r="E303" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F303" s="2" t="inlineStr">
+      <c r="E305" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F305" s="2" t="inlineStr">
         <is>
           <t>Again, don't panic and keep your calm. Nervousness will lead you nowhere.</t>
         </is>
       </c>
-      <c r="G303" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I303" s="2" t="inlineStr">
+      <c r="G305" s="2" t="inlineStr"/>
+      <c r="H305" s="2" t="inlineStr"/>
+      <c r="I305" s="2" t="inlineStr">
         <is>
           <t>1. Missed some of these questions, just adding missing questions now👇
 2. suppose your app has current storage of 18GB, you wany to scale the app and scaling up demands 20 GB of storage. How will you make this happen?
 3. Do you know what are APIs?</t>
         </is>
       </c>
-      <c r="J303" s="2" t="inlineStr"/>
-      <c r="K303" s="2" t="inlineStr">
+      <c r="J305" s="2" t="inlineStr"/>
+      <c r="K305" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L303" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A304" s="2" t="inlineStr">
+      <c r="L305" s="2" t="inlineStr"/>
+      <c r="M305" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B304" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D304" s="2" t="inlineStr">
+      <c r="B306" s="2" t="inlineStr"/>
+      <c r="C306" s="2" t="inlineStr"/>
+      <c r="D306" s="2" t="inlineStr">
         <is>
           <t>..</t>
         </is>
       </c>
-      <c r="E304" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F304" s="2" t="inlineStr">
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F306" s="2" t="inlineStr">
         <is>
           <t>Prepare theory part well, keep your calm, join meet 10 minutes prior as he also joined early and viva concluded in maximum 30 minutes.</t>
         </is>
       </c>
-      <c r="G304" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I304" s="2" t="inlineStr">
+      <c r="G306" s="2" t="inlineStr"/>
+      <c r="H306" s="2" t="inlineStr"/>
+      <c r="I306" s="2" t="inlineStr">
         <is>
           <t>1. It was taking time to unzip so he first asked the questions then went on to project demo
 2. what http methods we have
 3. Do u know about status codes
 4. What does 303 status code do
 5. Do u know about json? Can json be parsed into html template, if yes then how.
 6. Create a new py file and write a function for delete lot
 7. A few other theory questions I forgot.</t>
         </is>
       </c>
-      <c r="J304" s="2" t="inlineStr"/>
-      <c r="K304" s="2" t="inlineStr">
+      <c r="J306" s="2" t="inlineStr"/>
+      <c r="K306" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L304" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A305" s="2" t="inlineStr">
+      <c r="L306" s="2" t="inlineStr"/>
+      <c r="M306" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B305" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D305" s="2" t="inlineStr">
+      <c r="B307" s="2" t="inlineStr"/>
+      <c r="C307" s="2" t="inlineStr"/>
+      <c r="D307" s="2" t="inlineStr">
         <is>
           <t>anjali k</t>
         </is>
       </c>
-      <c r="E305" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F305" s="2" t="inlineStr">
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr">
         <is>
           <t>very nice proctor give you time to do all tasks and very polite explain if you stuck anywere....overall very nice proctor</t>
         </is>
       </c>
-      <c r="G305" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I305" s="2" t="inlineStr">
+      <c r="G307" s="2" t="inlineStr"/>
+      <c r="H307" s="2" t="inlineStr"/>
+      <c r="I307" s="2" t="inlineStr">
         <is>
           <t>1. id card dikao porat se download kro project aur GitHub repo dikao
 2. explain backreef bakpopulate
 3. explain dif between relationship and foreign key
 4. explain how this relationship works 4)change background coloue home page 5)make new file and write code for delete lot 6)explain 403 303 503 msges
 5. explain class and id(iska jawab mene aisa diya ki proctor has pade)
 6. explain http methods 9)app demo in detail
 7. aur ek to kkuch bhi tha meko samj hi nhi aaya kya pucha 2 bar bolne kaha tb bhi nhi samja... kuch to tha ki scalbity ka tha sayd bahut lambba expel diya fir kaha isme konsa sclability honga 11)aur kah ki ek file banao use api ka code liko mene kaha meko api ka jyada idea nhi hai to kaha ki thr+ pr sathme hai men ekah ha to bolte hai ki 6th week me hai mene kaha mene lec nhi deke jyda yt se sb cover krke banaya hai sikke....okk fine ..fir kaha jao yt pe search kro mad1 live sessin mil nhi rhe the fir mil gye kaha yahape 6th live session pe jao usme jo bhi code mam lik rhi hai vo kahse milenga mene kaha nhi pata hai kaha jao GitHub pe aur serch kro kuch name kaha dalne fir repo pe jao usme ye code milenge fir acchse code aur lec krlena sb yah pe hai......okk sir 12)relationship between parking_spot and user
 8. age(sunke proctor hase...🙂 mene kaha ------ to kehte hai fir 12th just hui hai kah ayes to kehte hai sep term me admission liya ..yess niceeeeeee)
 9. education(kahi bahr admission liya hai?...yes)
 10. kahape liya hai konsi field me .....ok Anjali that's from my side ....thank you sir</t>
         </is>
       </c>
-      <c r="J305" s="2" t="inlineStr"/>
-      <c r="K305" s="2" t="inlineStr">
+      <c r="J307" s="2" t="inlineStr"/>
+      <c r="K307" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L305" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A306" s="2" t="inlineStr">
+      <c r="L307" s="2" t="inlineStr"/>
+      <c r="M307" s="2" t="inlineStr">
+        <is>
+          <t>Level1_132</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B306" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D306" s="2" t="inlineStr">
+      <c r="B308" s="2" t="inlineStr"/>
+      <c r="C308" s="2" t="inlineStr"/>
+      <c r="D308" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E306" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F306" s="2" t="inlineStr">
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F308" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Diff between http and HTTPS and how is it more secure; how is the insrance folder created. like by what line of code; can templates folder be named as template and static folder be named statics, if yes then how ?</t>
         </is>
       </c>
-      <c r="G306" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I306" s="2" t="inlineStr">
+      <c r="G308" s="2" t="inlineStr"/>
+      <c r="H308" s="2" t="inlineStr"/>
+      <c r="I308" s="2" t="inlineStr">
         <is>
           <t>1. Diff between http and HTTPS and how is it more secure
 2. how is the insrance folder created. like by what line of code
 3. can templates folder be named as template and static folder be named statics, if yes then how ?
 4. Https methods and why do we only use GET and POST , why not Put and Patch
 5. some css, like if margin value is 1 rem what it means, what is rem.
 6. Can ask any code change, color or button change and difficult css explanation.
 7. Regular theory can be asked, like by other proctors
 8. asked me , when we run the app, we see a warning in the terminal, make the required code changes so that this warning is removed. Will ask many weird uncommon questions like that which will be difficult or maybe even not possible.
 9. Explanation of backref and in which type of relationships it. Should be used (like one to one many to oen etc)
 10. Cascade...diff bet delete and delete orphan, how to decide when to use which and why
 11. Don't rely on questions here...ha is very strict and there to cut down your marks by any way possible, cover everything and anything you did or see in your project and do it in immense detail...he can go into depths</t>
         </is>
       </c>
-      <c r="J306" s="2" t="inlineStr"/>
-      <c r="K306" s="2" t="inlineStr">
+      <c r="J308" s="2" t="inlineStr"/>
+      <c r="K308" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L306" s="2" t="inlineStr"/>
-      <c r="M306" s="2" t="inlineStr">
+      <c r="L308" s="2" t="inlineStr"/>
+      <c r="M308" s="2" t="inlineStr">
         <is>
           <t>Level1_132</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M306"/>
+  <autoFilter ref="A1:M308"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>