--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$164</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$165</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M164"/>
+  <dimension ref="A1:M165"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -10819,479 +10819,534 @@
       <c r="I156" s="2" t="inlineStr"/>
       <c r="J156" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
           <t>Level1_133</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C157" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B157" s="2" t="inlineStr">
+        <is>
+          <t>Set 13</t>
+        </is>
+      </c>
+      <c r="C157" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
-          <t>Neha Gawande</t>
+          <t>Sheet import</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>At last he ask if you have any questions for him. He is a good Procter.</t>
+          <t>3.then he asked me to demostrate the project (i had already set up the environment by downloading the submitted file )</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr"/>
       <c r="H157" s="2" t="inlineStr"/>
-      <c r="I157" s="2" t="inlineStr">
+      <c r="I157" s="2" t="inlineStr"/>
+      <c r="J157" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K157" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L157" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M157" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B158" s="2" t="inlineStr"/>
+      <c r="C158" s="2" t="inlineStr"/>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Neha Gawande</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F158" s="2" t="inlineStr">
+        <is>
+          <t>At last he ask if you have any questions for him. He is a good Procter.</t>
+        </is>
+      </c>
+      <c r="G158" s="2" t="inlineStr"/>
+      <c r="H158" s="2" t="inlineStr"/>
+      <c r="I158" s="2" t="inlineStr">
         <is>
           <t>1. What is greenlet in requirements.txt
 2. Show demo
 3. Asked ques in between
 4. Then said stop demo I understand all
 5. What is MVC explain through code
 6. Explain models.py and relationships, what is backref ,lazy=True, foreignkey, cascade
 7. What is Jinja templating
 8. What is orm
 9. What is render_template ?
 10. Explain login template flow?
 11. What is assigned_trek doing in staff dashboard it was a orm query data.
 12. Coding part ask to show current date and time on staff dashboard He was so kind and humble Procter, I was having network issue due to bad weather but he didn't say anything. He said it's fine no worries</t>
         </is>
       </c>
-      <c r="J157" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A158" s="2" t="inlineStr">
+      <c r="J158" s="2" t="inlineStr"/>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr"/>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B158" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D158" s="2" t="inlineStr">
+      <c r="B159" s="2" t="inlineStr"/>
+      <c r="C159" s="2" t="inlineStr"/>
+      <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
-      <c r="E158" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F158" s="2" t="inlineStr">
+      <c r="E159" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Very sharp, yet chill. He has his cam on, and does small talks to calm the situation. Very responsive. Refer to sheet PYQs, he repeats most of the questions. Know jinja template and the the variables used to save values in the db (you'll get stuck if you dk)</t>
         </is>
       </c>
-      <c r="G158" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I158" s="2" t="inlineStr">
+      <c r="G159" s="2" t="inlineStr"/>
+      <c r="H159" s="2" t="inlineStr"/>
+      <c r="I159" s="2" t="inlineStr">
         <is>
           <t>1. Show ID
 2. Download from Portal
 3. Show demo
 4. Quickly noticed a flaw in my logout system
 5. Explain MVC and demonstrate its implementation in your code
 6. Routing Questions (explain entire routes)
 7. Explain Models (what is backref, lazy loading etc)
 8. How do you know 1-1 and 1-Many. Explain the basic relationships.
 9. What is foreign key
 10. Authentication vs Authorization
 11. What is Jinja
 12. What is Template inheritance
 13. Do you know Cascading? (No)
 14. How would you delete one job application without affecting others?
 15. Implementation :
 16. In the student dashboard, instead of heading being "Student Dashboard", make it "{{Name}}'s Dashboard"
 17. In the student dashboard, add current date and time. (He helped with the exact syntax of datetime library)</t>
         </is>
       </c>
-      <c r="J158" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A159" s="2" t="inlineStr">
+      <c r="J159" s="2" t="inlineStr"/>
+      <c r="K159" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L159" s="2" t="inlineStr"/>
+      <c r="M159" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B159" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D159" s="2" t="inlineStr">
+      <c r="B160" s="2" t="inlineStr"/>
+      <c r="C160" s="2" t="inlineStr"/>
+      <c r="D160" s="2" t="inlineStr">
         <is>
           <t>RK</t>
         </is>
       </c>
-      <c r="E159" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F159" s="2" t="inlineStr">
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F160" s="2" t="inlineStr">
         <is>
           <t>He is very Nice, patient, encouraging and smart. 
 Know your code routing and html-jinja code.
 All the theory concept. he repeats his question so if you do his previously asked question you will be able to crack the viva.</t>
         </is>
       </c>
-      <c r="G159" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I159" s="2" t="inlineStr">
+      <c r="G160" s="2" t="inlineStr"/>
+      <c r="H160" s="2" t="inlineStr"/>
+      <c r="I160" s="2" t="inlineStr">
         <is>
           <t>1. VIVA 2
 2. Checked ID - Downloaded the code directly from portal and ran it.
 3. Complete demo of the platform.
 4. Models- Their relationship.
 5. Explain routing in your code what is happening - Student Dashboard, Company/drive/delete.
 6. He had multiple followup questions while we were going through routing codes.
 7. Jinja, template inheritance, Hashing, Cascade, 1-1 and 1-many relationship and how do you know that. He is very encouraging and supportive when you answer.
 8. Code - Show the date on student dashboard, require changes frontend and backend.</t>
         </is>
       </c>
-      <c r="J159" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A160" s="2" t="inlineStr">
+      <c r="J160" s="2" t="inlineStr"/>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr"/>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B160" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D160" s="2" t="inlineStr">
+      <c r="B161" s="2" t="inlineStr"/>
+      <c r="C161" s="2" t="inlineStr"/>
+      <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E160" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F160" s="2" t="inlineStr">
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F161" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: LEVEL 2 viva; 1.Id; 2.Git hub</t>
         </is>
       </c>
-      <c r="G160" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I160" s="2" t="inlineStr">
+      <c r="G161" s="2" t="inlineStr"/>
+      <c r="H161" s="2" t="inlineStr"/>
+      <c r="I161" s="2" t="inlineStr">
         <is>
           <t>1. LEVEL 2 viva
 2. 1.Id
 3. 2.Git hub
 4. 3.then he asked me to demostrate the project (i had already set up the environment by downloading the submitted file )
 5. 4.next he asked me to run the checksum file then i explained my application he asked few explanations like if had other functionalitites and all then we moved to code file
 6. 5.and asked me about MVC and that structure in my folder if i have implemented it
 7. 6.then asked to explain the database schema of few tables
 8. 7.Http request methods
 9. 8.difference between GET,PUT,POST
 10. 9.authentication vs authorization
 11. 10.if i had any idea about mysqlalchemy
 12. 11.template inheritance (i couldn't recollect but he guided me to tell it)
 13. 12.what is jinja template?
 14. 13.How asked about how my page worked like what is the process going on in the background
 15. 14.He asked for few modifications ( I couldn't get it properly but he waited patiently and guided when i struggled)
 16. 15.He gave a situation and asked what i could like "If a db error has occured how will you manage the situation" ans:exception handling can be implemented</t>
         </is>
       </c>
-      <c r="J160" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A161" s="2" t="inlineStr">
+      <c r="J161" s="2" t="inlineStr"/>
+      <c r="K161" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L161" s="2" t="inlineStr"/>
+      <c r="M161" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B161" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D161" s="2" t="inlineStr">
+      <c r="B162" s="2" t="inlineStr"/>
+      <c r="C162" s="2" t="inlineStr"/>
+      <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Mayukh</t>
         </is>
       </c>
-      <c r="E161" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F161" s="2" t="inlineStr">
+      <c r="E162" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F162" s="2" t="inlineStr">
         <is>
           <t>Sir was so chill,,Idk if he will have same name or not,,If u get him,,dont be nervous..Study your Codes,,know every function,,and focus on app routing,,how to do what and all..at the end he even joked that why I was so nervous thinking Level2 is hard,although he went easy on me..</t>
         </is>
       </c>
-      <c r="G161" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I161" s="2" t="inlineStr">
+      <c r="G162" s="2" t="inlineStr"/>
+      <c r="H162" s="2" t="inlineStr"/>
+      <c r="I162" s="2" t="inlineStr">
         <is>
           <t>1. Joined before me and I joined 2 minutes before time.. Opened his facecam and had few conversation. then it starts:
 2. Download the course and do checksum
 3. Open the app,,During demonstration he addressed what he wants to see,,Plus you need to explain what is happening/what you are doing.
 4. asked me to make student and company,,asked to upload cv,,and create drive
 5. My frontend was bad,,so he moved to Backend,
 6. Asked what MVC is,,explain,show MVC in code..
 7. asked how models are connected, how relationship is created, what foreign key is
 8. What is lazy loading, what is backref and why we use it
 9. what is ORM,advantages
 10. Authentication vs Authorization
 11. Asked what Http methods are,,difference btw GET,POST and PUT
 12. asked me to explain Student Dashboard
 13. Asked me to explain Company CRUD methods(Apply,delete,update and all)
 14. asked what is Template Inheritance and how I used it?
 15. Asked what Jinja2 is,why and how we use
 16. What exactly Cascading Rules is,,expalin with example..
 17. If i used Rest API or not,(I didnt,so changed the topic)
 18. now Coding question- Fetch all student details In Company Dashboard using For loop by Jinja2 (applied+not-applied) and only print the name of the student..(basically he want me to print a student list registered in Portal,which I fumbled,even though he was spoonfeeding me and helping me throughout the process,,even asked me to check other routes to see how i did it,,but i failed in templates, so it wasnt showing) 18.What was password hashing,,how I implemented end. after viva,had few conversation,,gave feedback,,made jokes..Chillest proctor ever imo..</t>
         </is>
       </c>
-      <c r="J161" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A162" s="2" t="inlineStr">
+      <c r="J162" s="2" t="inlineStr"/>
+      <c r="K162" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L162" s="2" t="inlineStr"/>
+      <c r="M162" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B162" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D162" s="2" t="inlineStr">
+      <c r="B163" s="2" t="inlineStr"/>
+      <c r="C163" s="2" t="inlineStr"/>
+      <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Level 2 viva</t>
         </is>
       </c>
-      <c r="E162" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F162" s="2" t="inlineStr">
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
         <is>
           <t>overall chill proctor no need to be nervous, just know your code and which part of code connects to which functionality. he gave me good feedback.</t>
         </is>
       </c>
-      <c r="G162" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I162" s="2" t="inlineStr">
+      <c r="G163" s="2" t="inlineStr"/>
+      <c r="H163" s="2" t="inlineStr"/>
+      <c r="I163" s="2" t="inlineStr">
         <is>
           <t>1. show demo
 2. explain models
 3. show MVC in code
 4. what is ORM
 5. explain different http requests
 6. explain one full route (student applying for drive route)
 7. explain relationships between drives table and applications table
 8. authentication vs authorization
 9. code change: display student roll number and current date and time on student dashboard
 10. explain how controller and view are working during registration</t>
         </is>
       </c>
-      <c r="J162" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A163" s="2" t="inlineStr">
+      <c r="J163" s="2" t="inlineStr"/>
+      <c r="K163" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L163" s="2" t="inlineStr"/>
+      <c r="M163" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B163" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D163" s="2" t="inlineStr">
+      <c r="B164" s="2" t="inlineStr"/>
+      <c r="C164" s="2" t="inlineStr"/>
+      <c r="D164" s="2" t="inlineStr">
         <is>
           <t>No need</t>
         </is>
       </c>
-      <c r="E163" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F163" s="2" t="inlineStr">
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
         <is>
           <t>The proctor was friendly. Just be chill and answer..</t>
         </is>
       </c>
-      <c r="G163" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I163" s="2" t="inlineStr">
+      <c r="G164" s="2" t="inlineStr"/>
+      <c r="H164" s="2" t="inlineStr"/>
+      <c r="I164" s="2" t="inlineStr">
         <is>
           <t>1. Demo(stopped me in between)
 2. What is MVC and show in code
 3. What is ORM and show in code
 4. authentication vs authorization
 5. asked me to change the code to show date and student name on dashboard
 6. asked about cascade delete and cascade update
 7. what is horizontal scaling? (i didn't know this)
 8. asked me about different parts of code
 9. asked to explain all http method
 10. jinja for loop
 11. my viva got over in 25mins...</t>
         </is>
       </c>
-      <c r="J163" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A164" s="2" t="inlineStr">
+      <c r="J164" s="2" t="inlineStr"/>
+      <c r="K164" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L164" s="2" t="inlineStr"/>
+      <c r="M164" s="2" t="inlineStr">
+        <is>
+          <t>Level1_133</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B164" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D164" s="2" t="inlineStr">
+      <c r="B165" s="2" t="inlineStr"/>
+      <c r="C165" s="2" t="inlineStr"/>
+      <c r="D165" s="2" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
-      <c r="E164" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F164" s="2" t="inlineStr">
+      <c r="E165" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F165" s="2" t="inlineStr">
         <is>
           <t>Know your code</t>
         </is>
       </c>
-      <c r="G164" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I164" s="2" t="inlineStr">
+      <c r="G165" s="2" t="inlineStr"/>
+      <c r="H165" s="2" t="inlineStr"/>
+      <c r="I165" s="2" t="inlineStr">
         <is>
           <t>1. .Demo, stoped in between
 2. . Show MVC in code.
 3. . Show models, what thas cascade delete do, other forms of cascade( that I didn't know)
 4. . explain full flow of students dashboard, i.e, what happens after login ( brouser -&gt; controler -&gt; database query -&gt; so on)
 5. .asked about some parts of code what they do.
 6. . Code change, in student dashboard display student name and today date.
 7. . Some ui questions</t>
         </is>
       </c>
-      <c r="J164" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M164" s="2" t="inlineStr">
+      <c r="J165" s="2" t="inlineStr"/>
+      <c r="K165" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L165" s="2" t="inlineStr"/>
+      <c r="M165" s="2" t="inlineStr">
         <is>
           <t>Level1_133</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M164"/>
+  <autoFilter ref="A1:M165"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>