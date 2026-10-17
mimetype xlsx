--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -3763,51 +3763,51 @@
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 ORM = Object Relational Mapping. Database tables ko Python classes/objects se map karta hai, raw SQL kam likhni padti hai.
 Bina ORM: cursor.execute('SELECT * FROM user WHERE id=?', [5])
 ORM se: User.query.get(5) ya db.session.get(User, 5)
 **Example model**
 ```
 class User(db.Model):
     id = db.Column(db.Integer, primary_key=True)
     email = db.Column(db.String(120), unique=True)
 ```
 **Fayde**
 Python mein soch sakte ho, SQL injection se protection (parameterized), relationships easy, DB switch thoda aasan.
 **Nuksaan**
 complex queries slow/abstract, seekhne ki layer extra, kabhi raw SQL phir bhi chahiye.
 MAD1: SQLAlchemy (Flask-SQLAlchemy). Tables db.create_all() ya migrations se banti hain.</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr"/>
       <c r="I49" s="2" t="inlineStr"/>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>Level1_92</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
@@ -9982,51 +9982,51 @@
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>ORM</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr"/>
       <c r="H143" s="2" t="inlineStr"/>
       <c r="I143" s="2" t="inlineStr"/>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t>Level1_92</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">