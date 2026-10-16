--- v0 (2026-08-19)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$288</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$289</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M288"/>
+  <dimension ref="A1:M289"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="18" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -17698,1075 +17698,1130 @@
       <c r="I267" s="2" t="inlineStr"/>
       <c r="J267" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K267" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L267" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M267" s="2" t="inlineStr">
         <is>
           <t>Level1_95</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C268" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B268" s="2" t="inlineStr">
+        <is>
+          <t>Set 52</t>
+        </is>
+      </c>
+      <c r="C268" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
-          <t>Sheet response</t>
+          <t>Sheet import</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-03-17</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
-          <t>He told to focus more on theory for level 2 viva</t>
+          <t>Asked to demonstrate the full application</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr"/>
       <c r="H268" s="2" t="inlineStr"/>
-      <c r="I268" s="2" t="inlineStr">
+      <c r="I268" s="2" t="inlineStr"/>
+      <c r="J268" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K268" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L268" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M268" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B269" s="2" t="inlineStr"/>
+      <c r="C269" s="2" t="inlineStr"/>
+      <c r="D269" s="2" t="inlineStr">
+        <is>
+          <t>Sheet response</t>
+        </is>
+      </c>
+      <c r="E269" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F269" s="2" t="inlineStr">
+        <is>
+          <t>He told to focus more on theory for level 2 viva</t>
+        </is>
+      </c>
+      <c r="G269" s="2" t="inlineStr"/>
+      <c r="H269" s="2" t="inlineStr"/>
+      <c r="I269" s="2" t="inlineStr">
         <is>
           <t>1. •Asked me show id GitHub repo
 2. Then told to show demo and in between asked about how you are blocking the students from applying multiple times then told to explain code in 5 mins
 3. •Asked to code a simple route where two num are give return sum</t>
         </is>
       </c>
-      <c r="J268" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A269" s="2" t="inlineStr">
+      <c r="J269" s="2" t="inlineStr"/>
+      <c r="K269" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L269" s="2" t="inlineStr"/>
+      <c r="M269" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B269" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D269" s="2" t="inlineStr">
+      <c r="B270" s="2" t="inlineStr"/>
+      <c r="C270" s="2" t="inlineStr"/>
+      <c r="D270" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E269" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F269" s="2" t="inlineStr">
+      <c r="E270" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F270" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Authentication vs Authorisation; How did I stop student from duplicate application; Asked me to explain a part of the html code</t>
         </is>
       </c>
-      <c r="G269" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I269" s="2" t="inlineStr">
+      <c r="G270" s="2" t="inlineStr"/>
+      <c r="H270" s="2" t="inlineStr"/>
+      <c r="I270" s="2" t="inlineStr">
         <is>
           <t>1. Authentication vs Authorisation
 2. How did I stop student from duplicate application
 3. Asked me to explain a part of the html code
 4. Types of HTTP requests
 5. Checked my functions and checked of I have created the required functions
 6. Code - Add two numbers and return sum</t>
         </is>
       </c>
-      <c r="J269" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A270" s="2" t="inlineStr">
+      <c r="J270" s="2" t="inlineStr"/>
+      <c r="K270" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L270" s="2" t="inlineStr"/>
+      <c r="M270" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B270" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D270" s="2" t="inlineStr">
+      <c r="B271" s="2" t="inlineStr"/>
+      <c r="C271" s="2" t="inlineStr"/>
+      <c r="D271" s="2" t="inlineStr">
         <is>
           <t>Ramya</t>
         </is>
       </c>
-      <c r="E270" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F270" s="2" t="inlineStr">
+      <c r="E271" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F271" s="2" t="inlineStr">
         <is>
           <t>Know your code properly, like the functionalities and html.</t>
         </is>
       </c>
-      <c r="G270" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I270" s="2" t="inlineStr">
+      <c r="G271" s="2" t="inlineStr"/>
+      <c r="H271" s="2" t="inlineStr"/>
+      <c r="I271" s="2" t="inlineStr">
         <is>
           <t>1. Asked to show all html files
 2. asked to go to the admin html file and asked to explain 146 , which was a jinja for loop
 3. asked http requests
 4. asked template inheritance</t>
         </is>
       </c>
-      <c r="J270" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A271" s="2" t="inlineStr">
+      <c r="J271" s="2" t="inlineStr"/>
+      <c r="K271" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L271" s="2" t="inlineStr"/>
+      <c r="M271" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B271" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D271" s="2" t="inlineStr">
+      <c r="B272" s="2" t="inlineStr"/>
+      <c r="C272" s="2" t="inlineStr"/>
+      <c r="D272" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E271" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F271" s="2" t="inlineStr">
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F272" s="2" t="inlineStr">
         <is>
           <t>He is chill overall, just be confident and wait patiently until he asks next question</t>
         </is>
       </c>
-      <c r="G271" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I271" s="2" t="inlineStr">
+      <c r="G272" s="2" t="inlineStr"/>
+      <c r="H272" s="2" t="inlineStr"/>
+      <c r="I272" s="2" t="inlineStr">
         <is>
           <t>1. Id card
 2. Github repo-commits and collaborators
 3. Download, setup and show demo
 4. Asked me to close the app and Asked what happens when a student tries to apply for same drive twice(i had showed him on demo) - just to check if I know the features of app exactly, and Asked me to show where I have implemented that in code
 5. Explain http request methods
 6. Authentication vs authorization
 7. Write a register route to fetch name and class of a student on notepad
 8. Said that will be the end of level 1... and gave feedback that the app looks good, and that I am aware of what's going on too, Asked me to brush up on the theory part, and I will be good to go</t>
         </is>
       </c>
-      <c r="J271" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A272" s="2" t="inlineStr">
+      <c r="J272" s="2" t="inlineStr"/>
+      <c r="K272" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L272" s="2" t="inlineStr"/>
+      <c r="M272" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B272" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D272" s="2" t="inlineStr">
+      <c r="B273" s="2" t="inlineStr"/>
+      <c r="C273" s="2" t="inlineStr"/>
+      <c r="D273" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E272" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F272" s="2" t="inlineStr">
+      <c r="E273" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F273" s="2" t="inlineStr">
         <is>
           <t>Just follow this sheet for this proctor, he's very polite and gave a good feedback as well 
 my viva was over within 15mins</t>
         </is>
       </c>
-      <c r="G272" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I272" s="2" t="inlineStr">
+      <c r="G273" s="2" t="inlineStr"/>
+      <c r="H273" s="2" t="inlineStr"/>
+      <c r="I273" s="2" t="inlineStr">
         <is>
           <t>1. show ID
 2. show github and some files in it
 3. download from the vivaportal, no need for checksum
 4. asked me showcase the file, interuppted me after a min to ask questions
 5. did u use template inheritance, cascading and what they are
 6. did u stop a student from applying to the same drive again, how
 7. https methods explain
 8. write a code in notepad taking 2 num from the user and printing their sum with "hello"
 9. what is lazy=true
 10. explain some stuff from the admin dashboard html file</t>
         </is>
       </c>
-      <c r="J272" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A273" s="2" t="inlineStr">
+      <c r="J273" s="2" t="inlineStr"/>
+      <c r="K273" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L273" s="2" t="inlineStr"/>
+      <c r="M273" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B273" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D273" s="2" t="inlineStr">
+      <c r="B274" s="2" t="inlineStr"/>
+      <c r="C274" s="2" t="inlineStr"/>
+      <c r="D274" s="2" t="inlineStr">
         <is>
           <t>el wiwi</t>
         </is>
       </c>
-      <c r="E273" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F273" s="2" t="inlineStr">
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr">
         <is>
           <t>Just know your project and he's nice</t>
         </is>
       </c>
-      <c r="G273" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I273" s="2" t="inlineStr">
+      <c r="G274" s="2" t="inlineStr"/>
+      <c r="H274" s="2" t="inlineStr"/>
+      <c r="I274" s="2" t="inlineStr">
         <is>
           <t>1. • demo of admin,company,student
 2. • template inheritence
 3. • https methods
 4. • asked to explain line containg jinja2 templating
 5. • asked me to write a route which gets 2 var from html form and basically add them</t>
         </is>
       </c>
-      <c r="J273" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A274" s="2" t="inlineStr">
+      <c r="J274" s="2" t="inlineStr"/>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr"/>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B274" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D274" s="2" t="inlineStr">
+      <c r="B275" s="2" t="inlineStr"/>
+      <c r="C275" s="2" t="inlineStr"/>
+      <c r="D275" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E274" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F274" s="2" t="inlineStr">
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F275" s="2" t="inlineStr">
         <is>
           <t>backend was very important to him</t>
         </is>
       </c>
-      <c r="G274" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I274" s="2" t="inlineStr">
+      <c r="G275" s="2" t="inlineStr"/>
+      <c r="H275" s="2" t="inlineStr"/>
+      <c r="I275" s="2" t="inlineStr">
         <is>
           <t>1. Interview Flow Summary
 2. Asked to show ID card
 3. Asked to log in to admin dashboard and demonstrate functionality
 4. While explaining company module:
 5. Asked about logic for student applying to a drive
 6. Asked how you prevent duplicate applications
 7. You hadn’t implemented it
 8. Asked how you would implement it → slight confusion, but logic idea was correct (placement mistake)
 9. 🔹 Technical Deep Dive
 10. Asked to demonstrate the full application
 11. You used this to buy some time
 12. Interrupted and asked to:
 13. Show frontend files
 14. Appreciated your frontend structure/organization
 15. 🔹 Code Review
 16. Asked to:
 17. Explain models file → you explained well (no follow-up questions)
 18. Show all project files one by one
 19. Noted:
 20. One unused file in your project
 21. 🔹 Conceptual Questions
 22. Asked:
 23. How to change admin dashboard appearance
 24. You mentioned Flexbox
 25. Also acknowledged limited frontend expertise (honest answer)
 26. Asked:
 27. About HTTP requests (types of requests)
 28. 🔹 Key Observations
 29. Strong points:
 30. Good frontend structure
 31. Decent model explanation
 32. Weak points:
 33. Struggled with real-time logic implementation (duplicate apply)
 34. Slight hesitation under pressure</t>
         </is>
       </c>
-      <c r="J274" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A275" s="2" t="inlineStr">
+      <c r="J275" s="2" t="inlineStr"/>
+      <c r="K275" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L275" s="2" t="inlineStr"/>
+      <c r="M275" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B275" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D275" s="2" t="inlineStr">
+      <c r="B276" s="2" t="inlineStr"/>
+      <c r="C276" s="2" t="inlineStr"/>
+      <c r="D276" s="2" t="inlineStr">
         <is>
           <t>Rk</t>
         </is>
       </c>
-      <c r="E275" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F275" s="2" t="inlineStr">
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: ask me; to show the id card,; to login in admin dashboard and show me the functionality,</t>
         </is>
       </c>
-      <c r="G275" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I275" s="2" t="inlineStr">
+      <c r="G276" s="2" t="inlineStr"/>
+      <c r="H276" s="2" t="inlineStr"/>
+      <c r="I276" s="2" t="inlineStr">
         <is>
           <t>1. ask me
 2. to show the id card,
 3. to login in admin dashboard and show me the functionality,
 4. while i was show showing him company part, he ask me to show the logic of how the student applied in the drive, how did i stopped the student to in the same drive again and again, which unfortunately I have not applied. so he ask how would you do it right now, It was silence for 2 mins, then he emphasis just tell me don't implement that, which i totally messed up, but my logic was right, place i was telling to implement was wrong, then he ask me to demonstrate the whole application, I took this opportunity to waste the time as much as I can, then he stopped me in between and ask me to show the frontend files, He likes how i manage the frontend part,
 5. then he ask me to show how I implement the models file. Which I explained, no questions asked on that,
 6. then he ask me to show all the files, one by one, one of my file was unused, which he noted
 7. and then ask me if I want to change the appearance of my admin dashboard, he gave the scenario on which i told him to "I would be using flexbox, but I am not good in frontend, there might be other options too."</t>
         </is>
       </c>
-      <c r="J275" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A276" s="2" t="inlineStr">
+      <c r="J276" s="2" t="inlineStr"/>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr"/>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B276" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D276" s="2" t="inlineStr">
+      <c r="B277" s="2" t="inlineStr"/>
+      <c r="C277" s="2" t="inlineStr"/>
+      <c r="D277" s="2" t="inlineStr">
         <is>
           <t>Akash Maurya</t>
         </is>
       </c>
-      <c r="E276" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F276" s="2" t="inlineStr">
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
         <is>
           <t>Just know your project</t>
         </is>
       </c>
-      <c r="G276" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I276" s="2" t="inlineStr">
+      <c r="G277" s="2" t="inlineStr"/>
+      <c r="H277" s="2" t="inlineStr"/>
+      <c r="I277" s="2" t="inlineStr">
         <is>
           <t>1. Http methods explain all
 2. Write a helloworld route in notepad
 3. Ask for flash messages
 4. Explain block routes for student
 5. And login logic explain
 6. That is for level 1 says thankyou</t>
         </is>
       </c>
-      <c r="J276" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A277" s="2" t="inlineStr">
+      <c r="J277" s="2" t="inlineStr"/>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr"/>
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B277" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D277" s="2" t="inlineStr">
+      <c r="B278" s="2" t="inlineStr"/>
+      <c r="C278" s="2" t="inlineStr"/>
+      <c r="D278" s="2" t="inlineStr">
         <is>
           <t>V</t>
         </is>
       </c>
-      <c r="E277" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F277" s="2" t="inlineStr">
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr">
         <is>
           <t>The proctor was quiet. I didn't know I was going good or not. So, I asked for feedback myself. He gave positive response but I still can't say he was actually satisfied.</t>
         </is>
       </c>
-      <c r="G277" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I277" s="2" t="inlineStr">
+      <c r="G278" s="2" t="inlineStr"/>
+      <c r="H278" s="2" t="inlineStr"/>
+      <c r="I278" s="2" t="inlineStr">
         <is>
           <t>1. Shown id card digitally.
 2. Github repo
 3. Checked Collaborator access
 4. Asked for LLM Declaration percentage in project report.
 5. Project demo
 6. Asked to explain backend for patient booking. END - he said "that's it for level 1"</t>
         </is>
       </c>
-      <c r="J277" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A278" s="2" t="inlineStr">
+      <c r="J278" s="2" t="inlineStr"/>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr"/>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B278" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D278" s="2" t="inlineStr">
+      <c r="B279" s="2" t="inlineStr"/>
+      <c r="C279" s="2" t="inlineStr"/>
+      <c r="D279" s="2" t="inlineStr">
         <is>
           <t>Stranger</t>
         </is>
       </c>
-      <c r="E278" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F278" s="2" t="inlineStr">
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr">
         <is>
           <t>Proctor was quite scilent person didn't speak and say anything.... kind of not interested in taking viva</t>
         </is>
       </c>
-      <c r="G278" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I278" s="2" t="inlineStr">
+      <c r="G279" s="2" t="inlineStr"/>
+      <c r="H279" s="2" t="inlineStr"/>
+      <c r="I279" s="2" t="inlineStr">
         <is>
           <t>1. demonstrate project,
 2. explain 1 whole route,
 3. open dashboard html page,
 4. what is cascading,
 5. Open notepad and write a code takes two nums as an inputs and return it's sum with a string hello</t>
         </is>
       </c>
-      <c r="J278" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A279" s="2" t="inlineStr">
+      <c r="J279" s="2" t="inlineStr"/>
+      <c r="K279" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L279" s="2" t="inlineStr"/>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B279" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D279" s="2" t="inlineStr">
+      <c r="B280" s="2" t="inlineStr"/>
+      <c r="C280" s="2" t="inlineStr"/>
+      <c r="D280" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E279" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F279" s="2" t="inlineStr">
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
         <is>
           <t>Overall Good guy gave a affirmative feedback and asked to prepare well for Level_2</t>
         </is>
       </c>
-      <c r="G279" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I279" s="2" t="inlineStr">
+      <c r="G280" s="2" t="inlineStr"/>
+      <c r="H280" s="2" t="inlineStr"/>
+      <c r="I280" s="2" t="inlineStr">
         <is>
           <t>1. LEVEL - 1 :--
 2. Checked basic functionality
 3. Asked what is MVC
 4. Asked about Cascading
 5. Asked to open notepad and write a route which takes two nums as an inputs and return it's sum with a string hello</t>
         </is>
       </c>
-      <c r="J279" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A280" s="2" t="inlineStr">
+      <c r="J280" s="2" t="inlineStr"/>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr"/>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B280" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D280" s="2" t="inlineStr">
+      <c r="B281" s="2" t="inlineStr"/>
+      <c r="C281" s="2" t="inlineStr"/>
+      <c r="D281" s="2" t="inlineStr">
         <is>
           <t>Amit Shivhare</t>
         </is>
       </c>
-      <c r="E280" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F280" s="2" t="inlineStr">
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr">
         <is>
           <t>keep calm go though the code you have written know everyline about it 
 chill protector give positive feedback to me</t>
         </is>
       </c>
-      <c r="G280" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I280" s="2" t="inlineStr">
+      <c r="G281" s="2" t="inlineStr"/>
+      <c r="H281" s="2" t="inlineStr"/>
+      <c r="I281" s="2" t="inlineStr">
         <is>
           <t>1. first asked to show id,
 2. then asked to show demo
 3. asked functionallity
 4. then asked to explain one route of my prject
 5. then asked to explain the one html file
 6. what do you know about template inheritance
 7. different http methods</t>
         </is>
       </c>
-      <c r="J280" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A281" s="2" t="inlineStr">
+      <c r="J281" s="2" t="inlineStr"/>
+      <c r="K281" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L281" s="2" t="inlineStr"/>
+      <c r="M281" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B281" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D281" s="2" t="inlineStr">
+      <c r="B282" s="2" t="inlineStr"/>
+      <c r="C282" s="2" t="inlineStr"/>
+      <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Raghav</t>
         </is>
       </c>
-      <c r="E281" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F281" s="2" t="inlineStr">
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr">
         <is>
           <t>Very chill proctor. Go through code ones and stick to the other question in this sheet of same Proctor. Best of luck</t>
         </is>
       </c>
-      <c r="G281" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I281" s="2" t="inlineStr">
+      <c r="G282" s="2" t="inlineStr"/>
+      <c r="H282" s="2" t="inlineStr"/>
+      <c r="I282" s="2" t="inlineStr">
         <is>
           <t>1. check for ID_card
 2. check for github collaborator access
 3. use only code download from viva portal then start application
 4. LLM percentage should be given in report
 5. application complex scienarios like in vehicle parking app if a person books parking site and admin delete the area of parking then what will happen.
 6. Code question like where you handeled this error and template inheritance (show example in code he is very happy with that)
 7. Authorization vs authentication(show example)
 8. what is cascading?</t>
         </is>
       </c>
-      <c r="J281" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A282" s="2" t="inlineStr">
+      <c r="J282" s="2" t="inlineStr"/>
+      <c r="K282" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L282" s="2" t="inlineStr"/>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B282" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D282" s="2" t="inlineStr">
+      <c r="B283" s="2" t="inlineStr"/>
+      <c r="C283" s="2" t="inlineStr"/>
+      <c r="D283" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E282" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F282" s="2" t="inlineStr">
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr">
         <is>
           <t>Proctor was nice, gave some time as faced some issue while creating venv, prepare basics</t>
         </is>
       </c>
-      <c r="G282" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I282" s="2" t="inlineStr">
+      <c r="G283" s="2" t="inlineStr"/>
+      <c r="H283" s="2" t="inlineStr"/>
+      <c r="I283" s="2" t="inlineStr">
         <is>
           <t>1. Define authorisation and authentication
 2. Cascading in model
 3. Template inheritance</t>
         </is>
       </c>
-      <c r="J282" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A283" s="2" t="inlineStr">
+      <c r="J283" s="2" t="inlineStr"/>
+      <c r="K283" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L283" s="2" t="inlineStr"/>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B283" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D283" s="2" t="inlineStr">
+      <c r="B284" s="2" t="inlineStr"/>
+      <c r="C284" s="2" t="inlineStr"/>
+      <c r="D284" s="2" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
-      <c r="E283" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F283" s="2" t="inlineStr">
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
         <is>
           <t>very patient and chill guy and understanding, my system got overloaded mid viva so he waited patiently and even allowed me to proceed with the camera off till I showed the demo.</t>
         </is>
       </c>
-      <c r="G283" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I283" s="2" t="inlineStr">
+      <c r="G284" s="2" t="inlineStr"/>
+      <c r="H284" s="2" t="inlineStr"/>
+      <c r="I284" s="2" t="inlineStr">
         <is>
           <t>1. Asked : Idcard,
 2. GitHub,
 3. download from portal,
 4. demo all features,
 5. asked various methods of http,
 6. diffence b/w post  and put ,
 7. what methods I used how and that's it. Gave positive feedback</t>
         </is>
       </c>
-      <c r="J283" s="2" t="inlineStr"/>
-[...41 lines deleted...]
-      </c>
       <c r="J284" s="2" t="inlineStr"/>
       <c r="K284" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L284" s="2" t="inlineStr"/>
       <c r="M284" s="2" t="inlineStr">
         <is>
           <t>Level1_95</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr"/>
       <c r="C285" s="2" t="inlineStr"/>
       <c r="D285" s="2" t="inlineStr">
         <is>
-          <t>Sheet response</t>
+          <t>Ishaan Sawant</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
-          <t>Shared viva questions from response sheet: What are the HTTP method requests? Difference between push and put? what is true=Lazy in your model?</t>
+          <t>overall the Level1_95 proctor was chill and also gave me positive feedback</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr"/>
       <c r="H285" s="2" t="inlineStr"/>
       <c r="I285" s="2" t="inlineStr">
         <is>
-          <t>1. What are the HTTP method requests? Difference between push and put? what is true=Lazy in your model?</t>
+          <t>1. demo of code 2.what is authentication vs authorisation 3.what are the different  HTTP methods</t>
         </is>
       </c>
       <c r="J285" s="2" t="inlineStr"/>
       <c r="K285" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L285" s="2" t="inlineStr"/>
       <c r="M285" s="2" t="inlineStr">
         <is>
           <t>Level1_95</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr"/>
       <c r="C286" s="2" t="inlineStr"/>
       <c r="D286" s="2" t="inlineStr">
         <is>
-          <t>Mahaprasad Nanda</t>
+          <t>Sheet response</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F286" s="2" t="inlineStr">
         <is>
-          <t>Overall the examiner was chill at last he gave the positive feedback</t>
+          <t>Shared viva questions from response sheet: What are the HTTP method requests? Difference between push and put? what is true=Lazy in your model?</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr"/>
       <c r="H286" s="2" t="inlineStr"/>
       <c r="I286" s="2" t="inlineStr">
+        <is>
+          <t>1. What are the HTTP method requests? Difference between push and put? what is true=Lazy in your model?</t>
+        </is>
+      </c>
+      <c r="J286" s="2" t="inlineStr"/>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr"/>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B287" s="2" t="inlineStr"/>
+      <c r="C287" s="2" t="inlineStr"/>
+      <c r="D287" s="2" t="inlineStr">
+        <is>
+          <t>Mahaprasad Nanda</t>
+        </is>
+      </c>
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr">
+        <is>
+          <t>Overall the examiner was chill at last he gave the positive feedback</t>
+        </is>
+      </c>
+      <c r="G287" s="2" t="inlineStr"/>
+      <c r="H287" s="2" t="inlineStr"/>
+      <c r="I287" s="2" t="inlineStr">
         <is>
           <t>1. ID card
 2. GitHub repo
 3. Project report(To check about the declaration of used of LLM)
 4. Demo(CRUD operation)
 5. cascading in databases
 6. show me the jinja portion you have used in your project and explain what it does</t>
         </is>
       </c>
-      <c r="J286" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A287" s="2" t="inlineStr">
+      <c r="J287" s="2" t="inlineStr"/>
+      <c r="K287" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr"/>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B287" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D287" s="2" t="inlineStr">
+      <c r="B288" s="2" t="inlineStr"/>
+      <c r="C288" s="2" t="inlineStr"/>
+      <c r="D288" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E287" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F287" s="2" t="inlineStr">
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Show Demo; What is MVC; Explain the HTTP request methods in one line each</t>
         </is>
       </c>
-      <c r="G287" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I287" s="2" t="inlineStr">
+      <c r="G288" s="2" t="inlineStr"/>
+      <c r="H288" s="2" t="inlineStr"/>
+      <c r="I288" s="2" t="inlineStr">
         <is>
           <t>1. Show Demo
 2. What is MVC
 3. Explain the HTTP request methods in one line each
 4. What is template inheritance
 5. Show one example of jinja templating in your code</t>
         </is>
       </c>
-      <c r="J287" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A288" s="2" t="inlineStr">
+      <c r="J288" s="2" t="inlineStr"/>
+      <c r="K288" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L288" s="2" t="inlineStr"/>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>Level1_95</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B288" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D288" s="2" t="inlineStr">
+      <c r="B289" s="2" t="inlineStr"/>
+      <c r="C289" s="2" t="inlineStr"/>
+      <c r="D289" s="2" t="inlineStr">
         <is>
           <t>Khushi Choudhary</t>
         </is>
       </c>
-      <c r="E288" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F288" s="2" t="inlineStr">
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr">
         <is>
           <t>Conclusion: Polite and gentle Man...</t>
         </is>
       </c>
-      <c r="G288" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I288" s="2" t="inlineStr">
+      <c r="G289" s="2" t="inlineStr"/>
+      <c r="H289" s="2" t="inlineStr"/>
+      <c r="I289" s="2" t="inlineStr">
         <is>
           <t>1. asked about GitHub form and collaboration
 2. ID Card
 3. checksum
 4. Demonstration of project functionalities
 5. extra add on u did in ur project other than mentioned ones
 6. Models explanation
 7. MVC
 8. authentication vs Authorisation
 9. fetch vs put
 10. git ...
 11. and ig ek ya 2 question aur the but I forgot ...
 12. the last feedback</t>
         </is>
       </c>
-      <c r="J288" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M288" s="2" t="inlineStr">
+      <c r="J289" s="2" t="inlineStr"/>
+      <c r="K289" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L289" s="2" t="inlineStr"/>
+      <c r="M289" s="2" t="inlineStr">
         <is>
           <t>Level1_95</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M288"/>
+  <autoFilter ref="A1:M289"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>