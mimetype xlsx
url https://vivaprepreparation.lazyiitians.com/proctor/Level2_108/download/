--- v0 (2026-08-19)
+++ v1 (2026-10-15)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$55</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$76</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,63 +421,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M55"/>
+  <dimension ref="A1:M76"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="16" customWidth="1" min="4" max="4"/>
+    <col width="48" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Set</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Set date</t>
@@ -2614,51 +2614,51 @@
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>What is MVC</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 MVC: Model=data (SQLAlchemy), View=Jinja HTML, Controller=Flask routes/business logic.
 Flask loosely MVC follow karta hai — routes controllers, templates views, models.py models.</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr"/>
       <c r="I33" s="2" t="inlineStr"/>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
           <t>Level2_108</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
@@ -3690,337 +3690,1477 @@
       <c r="I49" s="2" t="inlineStr"/>
       <c r="J49" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>Level2_108</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C50" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C50" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Neighbor</t>
+          <t>Ak</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-19</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Don't do like you know everything he will be hectic</t>
+          <t>Show the I'd card</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr"/>
       <c r="H50" s="2" t="inlineStr"/>
-      <c r="I50" s="2" t="inlineStr">
+      <c r="I50" s="2" t="inlineStr"/>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>Ak</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>Write a route for query- " name of the treks which are hard and their capacity is 20</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr"/>
+      <c r="H51" s="2" t="inlineStr"/>
+      <c r="I51" s="2" t="inlineStr"/>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Ak</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>Write a route for query- give usernames of the users who booked the trek having location as himalaya</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr"/>
+      <c r="H52" s="2" t="inlineStr"/>
+      <c r="I52" s="2" t="inlineStr"/>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Ak</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>Asked some questions from my code mainly routes.py</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr"/>
+      <c r="H53" s="2" t="inlineStr"/>
+      <c r="I53" s="2" t="inlineStr"/>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
+        <is>
+          <t>Ak</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>Didn't asked any theory questions</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr"/>
+      <c r="H54" s="2" t="inlineStr"/>
+      <c r="I54" s="2" t="inlineStr"/>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Ak</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>Just be honest with this proctor don't try to be oversmart</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr"/>
+      <c r="H55" s="2" t="inlineStr"/>
+      <c r="I55" s="2" t="inlineStr"/>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>Set 8</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Ak</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>Best of luck</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr"/>
+      <c r="H56" s="2" t="inlineStr"/>
+      <c r="I56" s="2" t="inlineStr"/>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>Write a flask code which shows hello world but on a html page</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr"/>
+      <c r="H57" s="2" t="inlineStr"/>
+      <c r="I57" s="2" t="inlineStr"/>
+      <c r="J57" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K57" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C58" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E58" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F58" s="2" t="inlineStr">
+        <is>
+          <t>Write a flask route code in which user gives an input and user lands on another page.</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr"/>
+      <c r="H58" s="2" t="inlineStr"/>
+      <c r="I58" s="2" t="inlineStr"/>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C59" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D59" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E59" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F59" s="2" t="inlineStr">
+        <is>
+          <t>Code to fetch blacklisted user</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr"/>
+      <c r="H59" s="2" t="inlineStr"/>
+      <c r="I59" s="2" t="inlineStr"/>
+      <c r="J59" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K59" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C60" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F60" s="2" t="inlineStr">
+        <is>
+          <t>If user is blacklisted can he login into the dashboard? If no then show me the backend code how did you put up the constraints?</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr"/>
+      <c r="H60" s="2" t="inlineStr"/>
+      <c r="I60" s="2" t="inlineStr"/>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E61" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>Write a jinja code if the template has to only show the approved user</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr"/>
+      <c r="H61" s="2" t="inlineStr"/>
+      <c r="I61" s="2" t="inlineStr"/>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K61" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>Explain MVC architecture</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr"/>
+      <c r="H62" s="2" t="inlineStr"/>
+      <c r="I62" s="2" t="inlineStr"/>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>open notepad and make flash route that take data from html form and display it on html through routing</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr"/>
+      <c r="H63" s="2" t="inlineStr"/>
+      <c r="I63" s="2" t="inlineStr"/>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>what ORM do we use?</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr"/>
+      <c r="H64" s="2" t="inlineStr"/>
+      <c r="I64" s="2" t="inlineStr"/>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>generate one form and display into another ( routes and forms)for live coding</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr"/>
+      <c r="H65" s="2" t="inlineStr"/>
+      <c r="I65" s="2" t="inlineStr"/>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>Diff between 2tier and 3 tier</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr"/>
+      <c r="H66" s="2" t="inlineStr"/>
+      <c r="I66" s="2" t="inlineStr"/>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>what is 2 tier</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr"/>
+      <c r="H67" s="2" t="inlineStr"/>
+      <c r="I67" s="2" t="inlineStr"/>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
+        <is>
+          <t>Set 9</t>
+        </is>
+      </c>
+      <c r="C68" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import, 25F2009371 AYUSH KARN, SATWINDER SINGH</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>vertical vs horizontal scaling</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr"/>
+      <c r="H68" s="2" t="inlineStr"/>
+      <c r="I68" s="2" t="inlineStr"/>
+      <c r="J68" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B69" s="2" t="inlineStr"/>
+      <c r="C69" s="2" t="inlineStr"/>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>GG</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>super chill guy,</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr"/>
+      <c r="H69" s="2" t="inlineStr"/>
+      <c r="I69" s="2" t="inlineStr">
+        <is>
+          <t>1. what is MVC
+2. what ORM do we use?
+3. generate one form and display into another ( routes and forms)for live coding
+4. Diff between 2tier and 3 tier
+5. what is 2 tier
+6. vertical vs horizontal scaling</t>
+        </is>
+      </c>
+      <c r="J69" s="2" t="inlineStr"/>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr"/>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B70" s="2" t="inlineStr"/>
+      <c r="C70" s="2" t="inlineStr"/>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>Adq</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>Level-1 question
+1. I greeted him with good evening
+2. Then he asked me to show my github repo i showed him, he asked me to show collaborators as he want to see iit m as collaborator but i forgot to add iit madras as collaborator,
+3. their are some error on my side during my demo of my website but he was cooperative, my main mistake were communication mistakes</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr"/>
+      <c r="H70" s="2" t="inlineStr"/>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>1. Explain MVC architecture
+2. open notepad and make flash route that take data from html form and display it on html through routing</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr"/>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr"/>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B71" s="2" t="inlineStr"/>
+      <c r="C71" s="2" t="inlineStr"/>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>Neighbor</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
+        <is>
+          <t>Don't do like you know everything he will be hectic</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr"/>
+      <c r="H71" s="2" t="inlineStr"/>
+      <c r="I71" s="2" t="inlineStr">
         <is>
           <t>1. Id card
 2. Github
 3. Commits
 4. Controller
 5. Unknown line explanation</t>
         </is>
       </c>
-      <c r="J50" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A51" s="2" t="inlineStr">
+      <c r="J71" s="2" t="inlineStr"/>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B51" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D51" s="2" t="inlineStr">
+      <c r="B72" s="2" t="inlineStr"/>
+      <c r="C72" s="2" t="inlineStr"/>
+      <c r="D72" s="2" t="inlineStr">
         <is>
           <t>not needed</t>
         </is>
       </c>
-      <c r="E51" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F51" s="2" t="inlineStr">
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
         <is>
           <t>study your code a lil before going to the viva and relax</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I51" s="2" t="inlineStr">
+      <c r="G72" s="2" t="inlineStr"/>
+      <c r="H72" s="2" t="inlineStr"/>
+      <c r="I72" s="2" t="inlineStr">
         <is>
           <t>1. #level 1
 2. # very chill dude talks nicely too
 3. greetings then directly
 4. asked to show id
 5. then github collaborator and commits
 6. then told to download the zip file .
 7. then to the models and told to copy a table to the notepad
 8. for that table asked to write a controller fetch some things with a filter
 9. and then print that using jinja
 10. then asked me to show the routes
 11. then told me to run the project
 12. ( i had to install packages and all that )
 13. and asked the difference between put and patch in the middle
 14. checked all the functionality like create trek , register staff approve staff and blacklist , book a trek using a new user and all that stuff
 15. and thats it</t>
         </is>
       </c>
-      <c r="J51" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A52" s="2" t="inlineStr">
+      <c r="J72" s="2" t="inlineStr"/>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr"/>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B52" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D52" s="2" t="inlineStr">
+      <c r="B73" s="2" t="inlineStr"/>
+      <c r="C73" s="2" t="inlineStr"/>
+      <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E52" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F52" s="2" t="inlineStr">
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F73" s="2" t="inlineStr">
         <is>
           <t>The proctor was very helpful and helped me with the syntax.</t>
         </is>
       </c>
-      <c r="G52" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I52" s="2" t="inlineStr">
+      <c r="G73" s="2" t="inlineStr"/>
+      <c r="H73" s="2" t="inlineStr"/>
+      <c r="I73" s="2" t="inlineStr">
         <is>
           <t>1. Asked to write the controller for showing the drives that have been not approved by the admin and the job title is data scientist
 2. Jinja syntax for printing the description and eligibility for the drives
 3. What is MVC
 4. What is jinja and why it is used
 5. What is the datatype of d in the line {% for d in drives %} (jinja) Ans: object
 6. What is the datatype of drive in the line return render_template("file.html", drive = drives) Ans: List of objects</t>
         </is>
       </c>
-      <c r="J52" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A53" s="2" t="inlineStr">
+      <c r="J73" s="2" t="inlineStr"/>
+      <c r="K73" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L73" s="2" t="inlineStr"/>
+      <c r="M73" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B53" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D53" s="2" t="inlineStr">
+      <c r="B74" s="2" t="inlineStr"/>
+      <c r="C74" s="2" t="inlineStr"/>
+      <c r="D74" s="2" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
-      <c r="E53" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F53" s="2" t="inlineStr">
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Sweetest proctor ever , cuz I was nervous as hell and then told me to take the day off cuz of my stress.</t>
         </is>
       </c>
-      <c r="G53" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I53" s="2" t="inlineStr">
+      <c r="G74" s="2" t="inlineStr"/>
+      <c r="H74" s="2" t="inlineStr"/>
+      <c r="I74" s="2" t="inlineStr">
         <is>
           <t>1. man was so chill
 2. MVC , jinja2, db=models, view=ui. Controller=routes
 3. Code: write a controller code (route) to display the job with title and not approved by admin. Now show it in frontend by jinja.
 4. Asked some queries about my code and features like search</t>
         </is>
       </c>
-      <c r="J53" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A54" s="2" t="inlineStr">
+      <c r="J74" s="2" t="inlineStr"/>
+      <c r="K74" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L74" s="2" t="inlineStr"/>
+      <c r="M74" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B54" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D54" s="2" t="inlineStr">
+      <c r="B75" s="2" t="inlineStr"/>
+      <c r="C75" s="2" t="inlineStr"/>
+      <c r="D75" s="2" t="inlineStr">
         <is>
           <t>:(</t>
         </is>
       </c>
-      <c r="E54" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F54" s="2" t="inlineStr">
+      <c r="E75" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Though I know the theory really well, things might not end on our interest. I used very little AI and that single part really made everything worse. Just Know everything before entering.</t>
         </is>
       </c>
-      <c r="G54" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I54" s="2" t="inlineStr">
+      <c r="G75" s="2" t="inlineStr"/>
+      <c r="H75" s="2" t="inlineStr"/>
+      <c r="I75" s="2" t="inlineStr">
         <is>
           <t>1. I did flopped...
 2. Asked me to show my ID
 3. Asked to download my project from viva flow and asked me to run it.
 4. While setting up the folder, I had to create a venv, and i did that but got an error. ( I used to use - \venv\...\... but it was .\\venv\..\..)
 5. He made me do some stuff like creating company, student, and approve drive.
 6. I was asked to create a blacklisted companies and push it to the front end.
 7. I stumbled hard cuz i used if condition and used redirect instead of render template. I didnt know and he kept silent. Then he asked me to look at the controller and thats when i realised what I actually did. But it was too late...
 8. He asked me about the AI and I got blasted.
 9. "AI was a trap" ~proctor</t>
         </is>
       </c>
-      <c r="J54" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A55" s="2" t="inlineStr">
+      <c r="J75" s="2" t="inlineStr"/>
+      <c r="K75" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L75" s="2" t="inlineStr"/>
+      <c r="M75" s="2" t="inlineStr">
+        <is>
+          <t>Level2_108</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B55" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D55" s="2" t="inlineStr">
+      <c r="B76" s="2" t="inlineStr"/>
+      <c r="C76" s="2" t="inlineStr"/>
+      <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E55" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F55" s="2" t="inlineStr">
+      <c r="E76" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
         <is>
           <t>nothing... don't panic !!</t>
         </is>
       </c>
-      <c r="G55" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I55" s="2" t="inlineStr">
+      <c r="G76" s="2" t="inlineStr"/>
+      <c r="H76" s="2" t="inlineStr"/>
+      <c r="I76" s="2" t="inlineStr">
         <is>
           <t>1. He was 10min late so my Viva ends at 14:45
 2. ask me to do check certain features on my website
 3. then ask me to write controller for showing all blacklisted student
 4. Http define</t>
         </is>
       </c>
-      <c r="J55" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M55" s="2" t="inlineStr">
+      <c r="J76" s="2" t="inlineStr"/>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr"/>
+      <c r="M76" s="2" t="inlineStr">
         <is>
           <t>Level2_108</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M55"/>
+  <autoFilter ref="A1:M76"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>