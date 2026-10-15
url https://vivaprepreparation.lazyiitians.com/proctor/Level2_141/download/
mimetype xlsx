--- v0 (2026-08-21)
+++ v1 (2026-10-15)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$215</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$221</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,68 +421,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M215"/>
+  <dimension ref="A1:M221"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="16" customWidth="1" min="4" max="4"/>
+    <col width="34" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
-    <col width="45" customWidth="1" min="9" max="9"/>
+    <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Set</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Set date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Posted by</t>
@@ -13390,51 +13390,51 @@
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
           <t>Level2_141</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>Set 38</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>2026-08-21</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>Shriya Singh</t>
+          <t>Shriya Singh, Admin</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
           <t>Demonstration of specific functionalities only, even if something is missing, he let's it go and ask for next.</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr"/>
       <c r="H207" s="2" t="inlineStr"/>
       <c r="I207" s="2" t="inlineStr"/>
       <c r="J207" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
@@ -13445,51 +13445,51 @@
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
           <t>Level2_141</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>Set 38</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>2026-08-21</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t>Shriya Singh</t>
+          <t>Shriya Singh, Admin</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>Async, await, orm</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr"/>
       <c r="H208" s="2" t="inlineStr"/>
       <c r="I208" s="2" t="inlineStr"/>
       <c r="J208" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
@@ -13500,389 +13500,715 @@
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
           <t>Level2_141</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>Set 38</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>2026-08-21</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t>Shriya Singh</t>
+          <t>Shriya Singh, Admin</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
           <t>Register route coding question Not a single question outside this sheet.</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr"/>
       <c r="H209" s="2" t="inlineStr"/>
       <c r="I209" s="2" t="inlineStr"/>
       <c r="J209" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
           <t>Level2_141</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C210" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>Set 38</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t>Mohan roy</t>
+          <t>Shriya Singh, Admin</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-23</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>Shared viva questions from response sheet: show your git collobarator; Download the project and run and login as Admin ,Register as user and staff; for staff block the staff then login again then after this unblock then login</t>
+          <t>Firstly ask me to show id card  Then see my but repo Then download your project Then i do setup of my project by doing copy paste from notepad Then see my project functionalities like add a staff and login as staff and other things  Then ask me computing and mounting Then difference between computing and methods And ask me open notepad and write mounting and methods ( does not remember logic he asked ) The. For backed using a python to add a user data  then said work on your front end before viva 2 as i am not able to answer and write code for front end</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr"/>
       <c r="H210" s="2" t="inlineStr"/>
-      <c r="I210" s="2" t="inlineStr">
+      <c r="I210" s="2" t="inlineStr"/>
+      <c r="J210" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K210" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L210" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M210" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>Set 39</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr">
+        <is>
+          <t>- Was told to give full demo of my application.</t>
+        </is>
+      </c>
+      <c r="G211" s="2" t="inlineStr"/>
+      <c r="H211" s="2" t="inlineStr"/>
+      <c r="I211" s="2" t="inlineStr"/>
+      <c r="J211" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K211" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L211" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M211" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>Set 39</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>- Asked where the code for preventing overbookings was.</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr"/>
+      <c r="H212" s="2" t="inlineStr"/>
+      <c r="I212" s="2" t="inlineStr"/>
+      <c r="J212" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K212" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L212" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M212" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>Set 39</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>- Asked what a decorator was and to give an example of its usage in my code.</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr"/>
+      <c r="H213" s="2" t="inlineStr"/>
+      <c r="I213" s="2" t="inlineStr"/>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>Set 39</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>- Was told to code two things in notepad, a python helper function for checking if a particular trek was full or not, an html form to accept username and password along with a button to submit with POST.</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr"/>
+      <c r="H214" s="2" t="inlineStr"/>
+      <c r="I214" s="2" t="inlineStr"/>
+      <c r="J214" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B215" s="2" t="inlineStr"/>
+      <c r="C215" s="2" t="inlineStr"/>
+      <c r="D215" s="2" t="inlineStr">
+        <is>
+          <t>Sorry I will not display my name</t>
+        </is>
+      </c>
+      <c r="E215" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F215" s="2" t="inlineStr">
+        <is>
+          <t>Firstly ask me to show id card 
+Then see my but repo
+Then download your project
+Then i do setup of my project by doing copy paste from notepad
+Then see my project functionalities like add a staff and login as staff and other things 
+Then ask me computing and mounting
+Then difference between computing and methods
+And ask me open notepad and write mounting and methods ( does not remember logic he asked )
+The. For backed using a python to add a user data  then said work on your front end before viva 2 as i am not able to answer and write code for front end</t>
+        </is>
+      </c>
+      <c r="G215" s="2" t="inlineStr"/>
+      <c r="H215" s="2" t="inlineStr"/>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>1. Firstly ask me to show id card  Then see my but repo Then download your project Then i do setup of my project by doing copy paste from notepad Then see my project functionalities like add a staff and login as staff and other things  Then ask me computing and mounting Then difference between computing and methods And ask me open notepad and write mounting and methods ( does not remember logic he asked ) The. For backed using a python to add a user data  then said work on your front end before viva 2 as i am not able to answer and write code for front end</t>
+        </is>
+      </c>
+      <c r="J215" s="2" t="inlineStr"/>
+      <c r="K215" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L215" s="2" t="inlineStr"/>
+      <c r="M215" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B216" s="2" t="inlineStr"/>
+      <c r="C216" s="2" t="inlineStr"/>
+      <c r="D216" s="2" t="inlineStr">
+        <is>
+          <t>Mohan roy</t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr">
+        <is>
+          <t>Shared viva questions from response sheet: show your git collobarator; Download the project and run and login as Admin ,Register as user and staff; for staff block the staff then login again then after this unblock then login</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr"/>
+      <c r="H216" s="2" t="inlineStr"/>
+      <c r="I216" s="2" t="inlineStr">
         <is>
           <t>1. show your git collobarator
 2. Download the project and run and login as Admin ,Register as user and staff
 3. for staff block the staff then login again then after this unblock then login
 4. for register do 2 register and remove one by use Delete
 5. the function of the search
 6. then ask orm mvc crud as trekk and authentication and . Authorization
 7. Primary key and the . Foreign Key
 8. then say create a login route
 9. after this say i am done with my side
 10. and are you want to ask any thing
 11. Very nice person</t>
         </is>
       </c>
-      <c r="J210" s="2" t="inlineStr"/>
-      <c r="K210" s="2" t="inlineStr">
+      <c r="J216" s="2" t="inlineStr"/>
+      <c r="K216" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L210" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A211" s="2" t="inlineStr">
+      <c r="L216" s="2" t="inlineStr"/>
+      <c r="M216" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B211" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D211" s="2" t="inlineStr">
+      <c r="B217" s="2" t="inlineStr"/>
+      <c r="C217" s="2" t="inlineStr"/>
+      <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Satshii</t>
         </is>
       </c>
-      <c r="E211" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F211" s="2" t="inlineStr">
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F217" s="2" t="inlineStr">
         <is>
           <t>Most of the questions are repeated, before u give your viva, make sure u go through all the viva questions given by our peers in this sheet. Just chill, know your code, theory and be able to write a code. Ciao!</t>
         </is>
       </c>
-      <c r="G211" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I211" s="2" t="inlineStr">
+      <c r="G217" s="2" t="inlineStr"/>
+      <c r="H217" s="2" t="inlineStr"/>
+      <c r="I217" s="2" t="inlineStr">
         <is>
           <t>1. Level 1:
 2. First asked me to do checksum or download
 3. Then run the web, he checked if the core requirements are done. He asked to show them in the web like admin can blacklist, create and update treks etc
 4. Then he asked to explain about MVC, ORM and diff btw authentication and authorisation
 5. Asked to open notepad and write a route for registering.</t>
         </is>
       </c>
-      <c r="J211" s="2" t="inlineStr"/>
-      <c r="K211" s="2" t="inlineStr">
+      <c r="J217" s="2" t="inlineStr"/>
+      <c r="K217" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L211" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A212" s="2" t="inlineStr">
+      <c r="L217" s="2" t="inlineStr"/>
+      <c r="M217" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B212" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D212" s="2" t="inlineStr">
+      <c r="B218" s="2" t="inlineStr"/>
+      <c r="C218" s="2" t="inlineStr"/>
+      <c r="D218" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E212" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F212" s="2" t="inlineStr">
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr">
         <is>
           <t>Good proctor chill guy gives you enough time to answer the questions</t>
         </is>
       </c>
-      <c r="G212" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I212" s="2" t="inlineStr">
+      <c r="G218" s="2" t="inlineStr"/>
+      <c r="H218" s="2" t="inlineStr"/>
+      <c r="I218" s="2" t="inlineStr">
         <is>
           <t>1. • Show your ID card
 2. • Gave 2 options either download the project from portal or run checksum
 3. • Register as Staff and approve from admin login
 4. • show and explain CRUD features
 5. • write a register route in notepad
 6. • difference between authentication and authorisation
 7. • tell me about backref and cascade
 8. • a few more theoretical questions</t>
         </is>
       </c>
-      <c r="J212" s="2" t="inlineStr"/>
-      <c r="K212" s="2" t="inlineStr">
+      <c r="J218" s="2" t="inlineStr"/>
+      <c r="K218" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L212" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A213" s="2" t="inlineStr">
+      <c r="L218" s="2" t="inlineStr"/>
+      <c r="M218" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B213" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D213" s="2" t="inlineStr">
+      <c r="B219" s="2" t="inlineStr"/>
+      <c r="C219" s="2" t="inlineStr"/>
+      <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E213" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F213" s="2" t="inlineStr">
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F219" s="2" t="inlineStr">
         <is>
           <t>He's cool and the good. he just asks the same question mostly.</t>
         </is>
       </c>
-      <c r="G213" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I213" s="2" t="inlineStr">
+      <c r="G219" s="2" t="inlineStr"/>
+      <c r="H219" s="2" t="inlineStr"/>
+      <c r="I219" s="2" t="inlineStr">
         <is>
           <t>1. Asked to show CRUD operation as admin
 2. Show functionalities as User and Staff.
 3. Asked to change trek status as completed and show the user trek history.
 4. Theory-ORM, MVC, SQL query to retrieve treks as admin.
 5. Write a Register/signup or login route.</t>
         </is>
       </c>
-      <c r="J213" s="2" t="inlineStr"/>
-      <c r="K213" s="2" t="inlineStr">
+      <c r="J219" s="2" t="inlineStr"/>
+      <c r="K219" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L213" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A214" s="2" t="inlineStr">
+      <c r="L219" s="2" t="inlineStr"/>
+      <c r="M219" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B214" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D214" s="2" t="inlineStr">
+      <c r="B220" s="2" t="inlineStr"/>
+      <c r="C220" s="2" t="inlineStr"/>
+      <c r="D220" s="2" t="inlineStr">
         <is>
           <t>nxrmal</t>
         </is>
       </c>
-      <c r="E214" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F214" s="2" t="inlineStr">
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr">
         <is>
           <t>OVERALL:  Very calm and chill guy. Gives you time.  JUST KNOW THE CODE. WHAT IT IS, WHY IT'S THERE AND WHAT IT DOES! 
 may you do great 🙏🏻🌸</t>
         </is>
       </c>
-      <c r="G214" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I214" s="2" t="inlineStr">
+      <c r="G220" s="2" t="inlineStr"/>
+      <c r="H220" s="2" t="inlineStr"/>
+      <c r="I220" s="2" t="inlineStr">
         <is>
           <t>1. Checking:  Id card, Github collaborator.
 2. Choose:  Portal download or checksum.
 3. Run app :  just the basic core functionality - • Register, Login • CRUD - Create Trek, Update Trek, Delete Trek • Search Functionality • Staff Assignment • Staff Approval
 4. Open Notepad:  Register Route. • wrote 6-7 lines ( I was explaining it too) and he said Okay, now show me your code.
 5. Open Code: I showed routes.py THEORY QUESTIONS: a) ORM b) MVC c) Authentication vs Authorization ~ I kept explaining and showing it in my code as well.
 6. Finished : Asked me if I had any questions.</t>
         </is>
       </c>
-      <c r="J214" s="2" t="inlineStr"/>
-      <c r="K214" s="2" t="inlineStr">
+      <c r="J220" s="2" t="inlineStr"/>
+      <c r="K220" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L214" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A215" s="2" t="inlineStr">
+      <c r="L220" s="2" t="inlineStr"/>
+      <c r="M220" s="2" t="inlineStr">
+        <is>
+          <t>Level2_141</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B215" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D215" s="2" t="inlineStr">
+      <c r="B221" s="2" t="inlineStr"/>
+      <c r="C221" s="2" t="inlineStr"/>
+      <c r="D221" s="2" t="inlineStr">
         <is>
           <t>Monty Bhai</t>
         </is>
       </c>
-      <c r="E215" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F215" s="2" t="inlineStr">
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F221" s="2" t="inlineStr">
         <is>
           <t>Just focus on this sheet Questions and Practise  writting routes and html code.
 That's all from my side.
 Thank you !!</t>
         </is>
       </c>
-      <c r="G215" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I215" s="2" t="inlineStr">
+      <c r="G221" s="2" t="inlineStr"/>
+      <c r="H221" s="2" t="inlineStr"/>
+      <c r="I221" s="2" t="inlineStr">
         <is>
           <t>1. It was my level 1 viva
 2. First of all , i haven't seen a chill proctor like him 🙇.(I was a bit nervous so i told him about it and he said just relax &amp; take your time.)
 3. Now coming to the Viva questions
 4. 1 &gt; You have two option either download or do checksum.(I downloaded and run the app successfully)
 5. 2&gt; Register a staff and than login to dashboard to approve him.
 6. 3&gt; Explain me about the CRUD operations for treks(basically asked to add , edit and delete a trek with explaination)
 7. 4&gt;Register a user and login to book a trek.
 8. 5&gt; Tell me about fuctionality of User profile.
 9. 6&gt; Block a user and try to login using the same user id.(to check if login preventing or not)
 10. 7&gt; Ok now tell me about ORM.
 11. 8 &gt; Explain MVC.
 12. 9&gt; Open Notepad and write a login route.
 13. and said ok dear its your last question so
 14. 10&gt; tell me the difference between Put and Post.
 15. Finally he said that's it and all the very best for your level2 viva.😌
 16. Lastly he asked if i have something to ask .
 17. We talked approx 3 -4 min and successfully ended the meeting.</t>
         </is>
       </c>
-      <c r="J215" s="2" t="inlineStr"/>
-      <c r="K215" s="2" t="inlineStr">
+      <c r="J221" s="2" t="inlineStr"/>
+      <c r="K221" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L215" s="2" t="inlineStr"/>
-      <c r="M215" s="2" t="inlineStr">
+      <c r="L221" s="2" t="inlineStr"/>
+      <c r="M221" s="2" t="inlineStr">
         <is>
           <t>Level2_141</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M215"/>
+  <autoFilter ref="A1:M221"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>