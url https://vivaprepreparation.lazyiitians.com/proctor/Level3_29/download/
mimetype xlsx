--- v0 (2026-08-28)
+++ v1 (2026-10-24)
@@ -437,51 +437,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M115"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="12" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
-    <col width="19" customWidth="1" min="8" max="8"/>
+    <col width="48" customWidth="1" min="8" max="8"/>
     <col width="22" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Set</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Set date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -544,51 +544,55 @@
         <is>
           <t>Set 1</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>2026-08-07</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>2026-08-07</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Show your ID card.</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr"/>
-      <c r="H2" s="2" t="inlineStr"/>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>UTKARSH: Show your ID Card if you have or show it from downloads section in student dashboard.</t>
+        </is>
+      </c>
       <c r="I2" s="2" t="inlineStr"/>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>MLP</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>Level3_29</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>