--- v0 (2026-08-19)
+++ v1 (2026-10-17)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$284</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$289</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M284"/>
+  <dimension ref="A1:M289"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="23" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="12" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -17913,627 +17913,902 @@
       <c r="I273" s="2" t="inlineStr"/>
       <c r="J273" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K273" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L273" s="2" t="inlineStr">
         <is>
           <t>Level 3</t>
         </is>
       </c>
       <c r="M273" s="2" t="inlineStr">
         <is>
           <t>Level3_43</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C274" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B274" s="2" t="inlineStr">
+        <is>
+          <t>Set 34</t>
+        </is>
+      </c>
+      <c r="C274" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
-          <t>Anisha Bhargava</t>
+          <t>Kakh sb</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
-          <t>Shared viva questions from response sheet: First asked to show IITM ID verification.; Then asked for complete project demo.; What architecture are you using?</t>
+          <t>Did you use JWT or Session based authentication?</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr"/>
       <c r="H274" s="2" t="inlineStr"/>
-      <c r="I274" s="2" t="inlineStr">
+      <c r="I274" s="2" t="inlineStr"/>
+      <c r="J274" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K274" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L274" s="2" t="inlineStr">
+        <is>
+          <t>Level 3</t>
+        </is>
+      </c>
+      <c r="M274" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B275" s="2" t="inlineStr">
+        <is>
+          <t>Set 34</t>
+        </is>
+      </c>
+      <c r="C275" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D275" s="2" t="inlineStr">
+        <is>
+          <t>Kakh sb</t>
+        </is>
+      </c>
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="F275" s="2" t="inlineStr">
+        <is>
+          <t>Why did you choose session based authentication.</t>
+        </is>
+      </c>
+      <c r="G275" s="2" t="inlineStr"/>
+      <c r="H275" s="2" t="inlineStr"/>
+      <c r="I275" s="2" t="inlineStr"/>
+      <c r="J275" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K275" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L275" s="2" t="inlineStr">
+        <is>
+          <t>Level 3</t>
+        </is>
+      </c>
+      <c r="M275" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B276" s="2" t="inlineStr">
+        <is>
+          <t>Set 35</t>
+        </is>
+      </c>
+      <c r="C276" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D276" s="2" t="inlineStr">
+        <is>
+          <t>Divyanshu</t>
+        </is>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>2025-12-17</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr">
+        <is>
+          <t>why session based over token,</t>
+        </is>
+      </c>
+      <c r="G276" s="2" t="inlineStr"/>
+      <c r="H276" s="2" t="inlineStr"/>
+      <c r="I276" s="2" t="inlineStr"/>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>Level 3</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B277" s="2" t="inlineStr">
+        <is>
+          <t>Set 36</t>
+        </is>
+      </c>
+      <c r="C277" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D277" s="2" t="inlineStr">
+        <is>
+          <t>Susmita Bhattacherjee</t>
+        </is>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>2025-11-25</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
+        <is>
+          <t>Difference between Authentication and Authorisation</t>
+        </is>
+      </c>
+      <c r="G277" s="2" t="inlineStr"/>
+      <c r="H277" s="2" t="inlineStr"/>
+      <c r="I277" s="2" t="inlineStr"/>
+      <c r="J277" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr">
+        <is>
+          <t>Level 3</t>
+        </is>
+      </c>
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>Set 37</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t>Anonymus</t>
+        </is>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>2025-03-29</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr">
+        <is>
+          <t>(7) What architecture have you used?</t>
+        </is>
+      </c>
+      <c r="G278" s="2" t="inlineStr"/>
+      <c r="H278" s="2" t="inlineStr"/>
+      <c r="I278" s="2" t="inlineStr"/>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr">
+        <is>
+          <t>Level 3</t>
+        </is>
+      </c>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B279" s="2" t="inlineStr"/>
+      <c r="C279" s="2" t="inlineStr"/>
+      <c r="D279" s="2" t="inlineStr">
+        <is>
+          <t>Anisha Bhargava</t>
+        </is>
+      </c>
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr">
+        <is>
+          <t>Shared viva questions from response sheet: First asked to show IITM ID verification.; Then asked for complete project demo.; What architecture are you using?</t>
+        </is>
+      </c>
+      <c r="G279" s="2" t="inlineStr"/>
+      <c r="H279" s="2" t="inlineStr"/>
+      <c r="I279" s="2" t="inlineStr">
         <is>
           <t>1. First asked to show IITM ID verification.
 2. Then asked for complete project demo.
 3. What architecture are you using?
 4. Explain MVC architecture in your project.
 5. How are controllers communicating/interacting with each other?
 6. Difference between Session and Cookies.
 7. Are you using Session-based or Token-based authentication?
 8. Why Session/Token? Which one is better and why?
 9. Difference between Authentication and Authorization.
 10. Is Admin authenticated or authorized?
 11. Explain your complete Database Schema.
 12. I explained all tables and relationships between tables.
 13. What did you use for frontend?
 14. What did you use for styling?
 15. Which CSS did you use?
 16. Types of CSS and which one is better?
 17. What are CSS selectors?
 18. Name/types of CSS selectors.</t>
         </is>
       </c>
-      <c r="J274" s="2" t="inlineStr"/>
-      <c r="K274" s="2" t="inlineStr">
+      <c r="J279" s="2" t="inlineStr"/>
+      <c r="K279" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L274" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A275" s="2" t="inlineStr">
+      <c r="L279" s="2" t="inlineStr"/>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B275" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D275" s="2" t="inlineStr">
+      <c r="B280" s="2" t="inlineStr"/>
+      <c r="C280" s="2" t="inlineStr"/>
+      <c r="D280" s="2" t="inlineStr">
         <is>
           <t>Kakh sb</t>
         </is>
       </c>
-      <c r="E275" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F275" s="2" t="inlineStr">
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
         <is>
           <t>He wasn't even paying attention to what I was saying</t>
         </is>
       </c>
-      <c r="G275" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I275" s="2" t="inlineStr">
+      <c r="G280" s="2" t="inlineStr"/>
+      <c r="H280" s="2" t="inlineStr"/>
+      <c r="I280" s="2" t="inlineStr">
         <is>
           <t>1. Level 2 viva
 2. Demo
 3. What architecture are you using
 4. Explain MVC
 5. Explain models
 6. Explain app.py
 7. What's a session?
 8. Did you use JWT or Session based authentication?
 9. Why did you choose session based authentication.
 10. How does session based auth work
 11. What's the difference between session and a cookie
 12. Explain login flow
 13. What's css and explain it's types
 14. What are css selectors, explain it's types
 15. Code change:
 16. Change width of an element
 17. Center an html element</t>
         </is>
       </c>
-      <c r="J275" s="2" t="inlineStr"/>
-      <c r="K275" s="2" t="inlineStr">
+      <c r="J280" s="2" t="inlineStr"/>
+      <c r="K280" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L275" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A276" s="2" t="inlineStr">
+      <c r="L280" s="2" t="inlineStr"/>
+      <c r="M280" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B276" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D276" s="2" t="inlineStr">
+      <c r="B281" s="2" t="inlineStr"/>
+      <c r="C281" s="2" t="inlineStr"/>
+      <c r="D281" s="2" t="inlineStr">
         <is>
           <t>Eram Nishat</t>
         </is>
       </c>
-      <c r="E276" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F276" s="2" t="inlineStr">
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr">
         <is>
           <t>If you get this proctor, you’re honestly quite lucky, as many people already mention. The viva is very fair and focuses on genuine understanding rather than tricky or confusing questions. As long as you have a clear grasp of the underlying logic, the theory part is easy to handle. Basic frontend knowledge is also a plus. If you’re comfortable making simple UI or HTML modifications, you’ll most likely manage the coding question without much difficulty.</t>
         </is>
       </c>
-      <c r="G276" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I276" s="2" t="inlineStr">
+      <c r="G281" s="2" t="inlineStr"/>
+      <c r="H281" s="2" t="inlineStr"/>
+      <c r="I281" s="2" t="inlineStr">
         <is>
           <t>1. • Proctor was genuinely polite and understanding
 2. • Viva duration was approximately 40 minutes
 3. • Questions focused on logic and theory
 4. • Almost all questions were from the viva PYQ sheet
 5. • Concluded with a request for one UI modification as a code change</t>
         </is>
       </c>
-      <c r="J276" s="2" t="inlineStr"/>
-      <c r="K276" s="2" t="inlineStr">
+      <c r="J281" s="2" t="inlineStr"/>
+      <c r="K281" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L276" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A277" s="2" t="inlineStr">
+      <c r="L281" s="2" t="inlineStr"/>
+      <c r="M281" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B277" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D277" s="2" t="inlineStr">
+      <c r="B282" s="2" t="inlineStr"/>
+      <c r="C282" s="2" t="inlineStr"/>
+      <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Divyanshu</t>
         </is>
       </c>
-      <c r="E277" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F277" s="2" t="inlineStr">
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F282" s="2" t="inlineStr">
         <is>
           <t>if you got him you are the lucky one. just follow the previous questions.</t>
         </is>
       </c>
-      <c r="G277" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I277" s="2" t="inlineStr">
+      <c r="G282" s="2" t="inlineStr"/>
+      <c r="H282" s="2" t="inlineStr"/>
+      <c r="I282" s="2" t="inlineStr">
         <is>
           <t>1. Level 2 :
 2. Demo ( just take much time in demo also)
 3. describe database schema,
 4. MVC,
 5. why session based over token,
 6. diff between cookie and session
 7. diff authentication and authorization</t>
         </is>
       </c>
-      <c r="J277" s="2" t="inlineStr"/>
-      <c r="K277" s="2" t="inlineStr">
+      <c r="J282" s="2" t="inlineStr"/>
+      <c r="K282" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L277" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A278" s="2" t="inlineStr">
+      <c r="L282" s="2" t="inlineStr"/>
+      <c r="M282" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B278" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D278" s="2" t="inlineStr">
+      <c r="B283" s="2" t="inlineStr"/>
+      <c r="C283" s="2" t="inlineStr"/>
+      <c r="D283" s="2" t="inlineStr">
         <is>
           <t>Nilay</t>
         </is>
       </c>
-      <c r="E278" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F278" s="2" t="inlineStr">
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr">
         <is>
           <t>Very chill proctor,aakshay is his name,he was great,didn't asked me any code exchange.he asked almost same qs like previous sheet,do check them,all is repeated.He even gave me feedback,great guy.You're lucky if u get him.Best of luck bro!</t>
         </is>
       </c>
-      <c r="G278" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I278" s="2" t="inlineStr">
+      <c r="G283" s="2" t="inlineStr"/>
+      <c r="H283" s="2" t="inlineStr"/>
+      <c r="I283" s="2" t="inlineStr">
         <is>
           <t>1. Level 2 Viva:
 2. Said to do demo of application and then basically asked-
 3. Describe your database design
 4. Explain architecture like MVC and your database models
 5. Describe how your authentication works
 6. Is authentication session based or token based
 7. What's is diff bw session and cookies
 8. What's the diff types of css and css selectors.
 9. And asked a schema qstn,that's it
 10. Literally</t>
         </is>
       </c>
-      <c r="J278" s="2" t="inlineStr"/>
-      <c r="K278" s="2" t="inlineStr">
+      <c r="J283" s="2" t="inlineStr"/>
+      <c r="K283" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L278" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A279" s="2" t="inlineStr">
+      <c r="L283" s="2" t="inlineStr"/>
+      <c r="M283" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B279" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D279" s="2" t="inlineStr">
+      <c r="B284" s="2" t="inlineStr"/>
+      <c r="C284" s="2" t="inlineStr"/>
+      <c r="D284" s="2" t="inlineStr">
         <is>
           <t>Susmita Bhattacherjee</t>
         </is>
       </c>
-      <c r="E279" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F279" s="2" t="inlineStr">
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
         <is>
           <t>He is very cool, calm and soft-spoken and supports a lot</t>
         </is>
       </c>
-      <c r="G279" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I279" s="2" t="inlineStr">
+      <c r="G284" s="2" t="inlineStr"/>
+      <c r="H284" s="2" t="inlineStr"/>
+      <c r="I284" s="2" t="inlineStr">
         <is>
           <t>1. Asked to show ID and then asked for project demo
 2. Which CSS you used? How many types of CSS are there? Which one is best to use?
 3. Which architecture you used? Explain in your code
 4. Difference between Authentication and Authorisation
 5. Basic difference between session and cookies
 6. How different routes communicates with each other?
 7. Explain your db schema
 8. Does all your datas are hard coded? If not, then how the data is populating
 9. CODE change: Asked to change UI of LOGIN page</t>
         </is>
       </c>
-      <c r="J279" s="2" t="inlineStr"/>
-      <c r="K279" s="2" t="inlineStr">
+      <c r="J284" s="2" t="inlineStr"/>
+      <c r="K284" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L279" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A280" s="2" t="inlineStr">
+      <c r="L284" s="2" t="inlineStr"/>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B280" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D280" s="2" t="inlineStr">
+      <c r="B285" s="2" t="inlineStr"/>
+      <c r="C285" s="2" t="inlineStr"/>
+      <c r="D285" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E280" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F280" s="2" t="inlineStr">
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr">
         <is>
           <t>He is a very cool and nice guy. No need to worry</t>
         </is>
       </c>
-      <c r="G280" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I280" s="2" t="inlineStr">
+      <c r="G285" s="2" t="inlineStr"/>
+      <c r="H285" s="2" t="inlineStr"/>
+      <c r="I285" s="2" t="inlineStr">
         <is>
           <t>1. 1)have good knowledge of the frontend 2)look at the questions he previously asked that would be enough</t>
         </is>
       </c>
-      <c r="J280" s="2" t="inlineStr"/>
-      <c r="K280" s="2" t="inlineStr">
+      <c r="J285" s="2" t="inlineStr"/>
+      <c r="K285" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L280" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A281" s="2" t="inlineStr">
+      <c r="L285" s="2" t="inlineStr"/>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B281" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D281" s="2" t="inlineStr">
+      <c r="B286" s="2" t="inlineStr"/>
+      <c r="C286" s="2" t="inlineStr"/>
+      <c r="D286" s="2" t="inlineStr">
         <is>
           <t>Anonymus</t>
         </is>
       </c>
-      <c r="E281" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F281" s="2" t="inlineStr">
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr">
         <is>
           <t>Explain your application in detail. The proctor was chill and cool but asked a lot of questions. My viva went around 45-50 minutes. Have full confidence in yourself and remain calm.</t>
         </is>
       </c>
-      <c r="G281" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I281" s="2" t="inlineStr">
+      <c r="G286" s="2" t="inlineStr"/>
+      <c r="H286" s="2" t="inlineStr"/>
+      <c r="I286" s="2" t="inlineStr">
         <is>
           <t>1. Level-2:
 2. (1) Demo of the project
 3. (2) What is CSS? Types of CSS Selectors?
 4. (3) Styling that you have used?
 5. (4) What are selectors and how many are there?
 6. (5) Code changes for UI (I made the changes and it worked too but I think the proctor wasn't satisfied with it)
 7. (6) What is Database schema and how have you implemented it in your code?
 8. (7) What architecture have you used?
 9. (8) Show the architecture in your code.
 10. (9) How to move from one controller to another?
 11. (10) Have you used session or token in you project?
 12. (11) What is session?
 13. (12) What is the difference between session and token?
 14. (13) How session is used in browser?
 15. At last I asked for the feedback?</t>
         </is>
       </c>
-      <c r="J281" s="2" t="inlineStr"/>
-      <c r="K281" s="2" t="inlineStr">
+      <c r="J286" s="2" t="inlineStr"/>
+      <c r="K286" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L281" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A282" s="2" t="inlineStr">
+      <c r="L286" s="2" t="inlineStr"/>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B282" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D282" s="2" t="inlineStr">
+      <c r="B287" s="2" t="inlineStr"/>
+      <c r="C287" s="2" t="inlineStr"/>
+      <c r="D287" s="2" t="inlineStr">
         <is>
           <t>Kavya Chouhan</t>
         </is>
       </c>
-      <c r="E282" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F282" s="2" t="inlineStr">
+      <c r="E287" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F287" s="2" t="inlineStr">
         <is>
           <t>Overall he was good, calm, and chill (but asked lots of questions🥱). Total duration around 45 mins</t>
         </is>
       </c>
-      <c r="G282" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I282" s="2" t="inlineStr">
+      <c r="G287" s="2" t="inlineStr"/>
+      <c r="H287" s="2" t="inlineStr"/>
+      <c r="I287" s="2" t="inlineStr">
         <is>
           <t>1. Demo
 2. How subject, chapters, quizzes etc working
 3. Have you used stylings? Which css? Types of css? Which one is better? What are selectors? How many types of selectors? Show any selectors you used.
 4. Center align search bar (I tried but not happening properly so he asked to do Google search but no gpt 🥲)
 5. Show me your authentication process? How are you doing authentication session or token? Which is better session or token?
 6. Explain your database schema
 7. Gave a leadership board scenario and asked how will you make database schema? Do you need to make separate table for it or not.
 8. What architecture are you using? Explain MVC? How are controllers interacting?
 9. In the end I asked for feedback</t>
         </is>
       </c>
-      <c r="J282" s="2" t="inlineStr"/>
-      <c r="K282" s="2" t="inlineStr">
+      <c r="J287" s="2" t="inlineStr"/>
+      <c r="K287" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L282" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A283" s="2" t="inlineStr">
+      <c r="L287" s="2" t="inlineStr"/>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B283" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D283" s="2" t="inlineStr">
+      <c r="B288" s="2" t="inlineStr"/>
+      <c r="C288" s="2" t="inlineStr"/>
+      <c r="D288" s="2" t="inlineStr">
         <is>
           <t>Amit</t>
         </is>
       </c>
-      <c r="E283" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F283" s="2" t="inlineStr">
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F288" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: Proctor Behaviour: Cool, Calm , talks softly; Demo of the whole app first.; Questions:</t>
         </is>
       </c>
-      <c r="G283" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I283" s="2" t="inlineStr">
+      <c r="G288" s="2" t="inlineStr"/>
+      <c r="H288" s="2" t="inlineStr"/>
+      <c r="I288" s="2" t="inlineStr">
         <is>
           <t>1. Proctor Behaviour: Cool, Calm , talks softly
 2. Demo of the whole app first.
 3. Questions:
 4. What architecture are you using?
 5. What is MVC?
 6. How did you implement it? (Explain the code)
 7. Explain the Database Schema.
 8. What did you use for frontend?
 9. What did you use for styling?
 10. What are CSS selectors?
 11. Name them
 12. Is your app token based or Session based?
 13. Why token based over session based?
 14. What are you using for authentication? (JWT)
 15. Explain the working of JWT in your code.
 16. What is the difference between Authentication and Authorisation.
 17. Is Admin authorised or authenticated?
 18. What is a Component?
 19. Is your code responsive?
 20. How is it responsive?
 21. Can you make it responsive without using CSS?
 22. What is template inheritance?
 23. How did you implement the search function?
 24. If you had to implement search suggestions in your code, what would be your approach?
 25. Code Changes: The Username and Password field in my Login page, he asked me to shift them to the exact centre of page.</t>
         </is>
       </c>
-      <c r="J283" s="2" t="inlineStr"/>
-      <c r="K283" s="2" t="inlineStr">
+      <c r="J288" s="2" t="inlineStr"/>
+      <c r="K288" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L283" s="2" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="A284" s="2" t="inlineStr">
+      <c r="L288" s="2" t="inlineStr"/>
+      <c r="M288" s="2" t="inlineStr">
+        <is>
+          <t>Level3_43</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B284" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D284" s="2" t="inlineStr">
+      <c r="B289" s="2" t="inlineStr"/>
+      <c r="C289" s="2" t="inlineStr"/>
+      <c r="D289" s="2" t="inlineStr">
         <is>
           <t>Karthik Reddy</t>
         </is>
       </c>
-      <c r="E284" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F284" s="2" t="inlineStr">
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F289" s="2" t="inlineStr">
         <is>
           <t>Shared viva questions from response sheet: demo; authentication and authorization; explain database schema</t>
         </is>
       </c>
-      <c r="G284" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I284" s="2" t="inlineStr">
+      <c r="G289" s="2" t="inlineStr"/>
+      <c r="H289" s="2" t="inlineStr"/>
+      <c r="I289" s="2" t="inlineStr">
         <is>
           <t>1. demo
 2. authentication and authorization
 3. explain database schema
 4. change login form to card and align to center
 5. frontend validation and backend validation
 6. username validate (must have @,one capital letter)
 7. search functionality using venue_location and tags</t>
         </is>
       </c>
-      <c r="J284" s="2" t="inlineStr"/>
-      <c r="K284" s="2" t="inlineStr">
+      <c r="J289" s="2" t="inlineStr"/>
+      <c r="K289" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L284" s="2" t="inlineStr"/>
-      <c r="M284" s="2" t="inlineStr">
+      <c r="L289" s="2" t="inlineStr"/>
+      <c r="M289" s="2" t="inlineStr">
         <is>
           <t>Level3_43</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M284"/>
+  <autoFilter ref="A1:M289"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>