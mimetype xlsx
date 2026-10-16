--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$65</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$72</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M72"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="13" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -4455,304 +4455,689 @@
       <c r="I60" s="2" t="inlineStr"/>
       <c r="J60" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>Proctor 800</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C61" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C61" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Saurav</t>
+          <t>Sheet import</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>She helps very much , just don't get nervouse , take time and explain</t>
+          <t>topics she asked abt</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr"/>
       <c r="H61" s="2" t="inlineStr"/>
-      <c r="I61" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J61" s="2" t="inlineStr"/>
+      <c r="I61" s="2" t="inlineStr"/>
+      <c r="J61" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L61" s="2" t="inlineStr"/>
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>Proctor 800</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C62" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C62" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Magic</t>
+          <t>Sheet import</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-20</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>She helps very much , just don't get nervouse , take time and explain</t>
+          <t>-status codes(i didnt know them)</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr"/>
       <c r="H62" s="2" t="inlineStr"/>
-      <c r="I62" s="2" t="inlineStr">
+      <c r="I62" s="2" t="inlineStr"/>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C63" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>-decorators</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr"/>
+      <c r="H63" s="2" t="inlineStr"/>
+      <c r="I63" s="2" t="inlineStr"/>
+      <c r="J63" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K63" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>-authentication authorization</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr"/>
+      <c r="H64" s="2" t="inlineStr"/>
+      <c r="I64" s="2" t="inlineStr"/>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E65" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>(this is all i remember)</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr"/>
+      <c r="H65" s="2" t="inlineStr"/>
+      <c r="I65" s="2" t="inlineStr"/>
+      <c r="J65" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K65" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C66" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E66" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F66" s="2" t="inlineStr">
+        <is>
+          <t>-get blacklisted staff</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr"/>
+      <c r="H66" s="2" t="inlineStr"/>
+      <c r="I66" s="2" t="inlineStr"/>
+      <c r="J66" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K66" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
+        <is>
+          <t>Set 6</t>
+        </is>
+      </c>
+      <c r="C67" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>-route for accessing name,date from the form</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr"/>
+      <c r="H67" s="2" t="inlineStr"/>
+      <c r="I67" s="2" t="inlineStr"/>
+      <c r="J67" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K67" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B68" s="2" t="inlineStr"/>
+      <c r="C68" s="2" t="inlineStr"/>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>Saurav</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F68" s="2" t="inlineStr">
+        <is>
+          <t>She helps very much , just don't get nervouse , take time and explain</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr"/>
+      <c r="H68" s="2" t="inlineStr"/>
+      <c r="I68" s="2" t="inlineStr">
+        <is>
+          <t>1. show id, download project and run. Html code to display it using jinja loop. Create /login route which receives the email, password from a html form. now write a sqlalchemy query to get all the users from your database who got blacklisted. What is ORM. What is render template and redirect.</t>
+        </is>
+      </c>
+      <c r="J68" s="2" t="inlineStr"/>
+      <c r="K68" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L68" s="2" t="inlineStr"/>
+      <c r="M68" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B69" s="2" t="inlineStr"/>
+      <c r="C69" s="2" t="inlineStr"/>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>Magic</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F69" s="2" t="inlineStr">
+        <is>
+          <t>She helps very much , just don't get nervouse , take time and explain</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr"/>
+      <c r="H69" s="2" t="inlineStr"/>
+      <c r="I69" s="2" t="inlineStr">
         <is>
           <t>1. Id card, GitHub, download code
 2. Checks everything thoroughly
 3. Code :
 4. Write a route to get the trek name and date and display it elsewhere.
 5. Html code to display it using jinja loop
 6. Sql query for getting open treks
 7. Theory:
 8. Statelessness of HTTP
 9. Button name for red button in bootstrap
 10. Render template and redirect - difference</t>
         </is>
       </c>
-      <c r="J62" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A63" s="2" t="inlineStr">
+      <c r="J69" s="2" t="inlineStr"/>
+      <c r="K69" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L69" s="2" t="inlineStr"/>
+      <c r="M69" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B63" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D63" s="2" t="inlineStr">
+      <c r="B70" s="2" t="inlineStr"/>
+      <c r="C70" s="2" t="inlineStr"/>
+      <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Purab</t>
         </is>
       </c>
-      <c r="E63" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F63" s="2" t="inlineStr">
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Very nice proctor. Very polite, patient and helpful. Just be honest with your code with her and she'll help you pass your viva.</t>
         </is>
       </c>
-      <c r="G63" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I63" s="2" t="inlineStr">
+      <c r="G70" s="2" t="inlineStr"/>
+      <c r="H70" s="2" t="inlineStr"/>
+      <c r="I70" s="2" t="inlineStr">
         <is>
           <t>1. - Show ID Card (Softycopy works)
 2. - Show GIT and Collaboration
 3. - Download from portal or perform checksum. I chose portal.
 4. - Show working of the application. Very detailed check. She made me click almost every button of the app, went through almost each and every feature.
 5. - Asked to show app.py file and then asked what few lines of code in it meant. I did the project myself so I answered every question nicely.
 6. - Asked to show models.py file.
 7. - Aked about constrains/validations if I have used any in front-end/back-end .
 8. Theory Questions:
 9. - What is ORM
 10. - Priority in inline, internal and external css
 11. - Priority in class vs ID
 12. Coding questions:
 13. - Open notepad and make a route that takes trek details and prints it in another page
 14. - Jinja for loop
 15. - How does jinja connects with html? (code)
 16. Viva lasted for 30 mins approximately. Proctor was really helpful. She helped me in between wherever I got stuck in coding. Really patient.</t>
         </is>
       </c>
-      <c r="J63" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A64" s="2" t="inlineStr">
+      <c r="J70" s="2" t="inlineStr"/>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr"/>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B64" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D64" s="2" t="inlineStr">
+      <c r="B71" s="2" t="inlineStr"/>
+      <c r="C71" s="2" t="inlineStr"/>
+      <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Fellow</t>
         </is>
       </c>
-      <c r="E64" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F64" s="2" t="inlineStr">
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Stay calm</t>
         </is>
       </c>
-      <c r="G64" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I64" s="2" t="inlineStr">
+      <c r="G71" s="2" t="inlineStr"/>
+      <c r="H71" s="2" t="inlineStr"/>
+      <c r="I71" s="2" t="inlineStr">
         <is>
           <t>1. Proctor 800
 2. She is so calm and patient.
 3. I was so nervous .
 4. Ask me to create form and takes input
 5. , jinja for loop
 6. Enum,
 7. Check all core functionality,
 8. Check GitHub,id,
 9. Ask me to add max slots is 30,
 10. GEt and post method
 11. Secret key, template inheritance,</t>
         </is>
       </c>
-      <c r="J64" s="2" t="inlineStr"/>
-[...13 lines deleted...]
-      <c r="A65" s="2" t="inlineStr">
+      <c r="J71" s="2" t="inlineStr"/>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr"/>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>Proctor 800</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B65" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D65" s="2" t="inlineStr">
+      <c r="B72" s="2" t="inlineStr"/>
+      <c r="C72" s="2" t="inlineStr"/>
+      <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Princess</t>
         </is>
       </c>
-      <c r="E65" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F65" s="2" t="inlineStr">
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
         <is>
           <t>She was very good. Came on time, and clarified everything properly. I realized i messed up in a few places like forgetting a .all() for the query, but she said i gave a good viva.</t>
         </is>
       </c>
-      <c r="G65" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I65" s="2" t="inlineStr">
+      <c r="G72" s="2" t="inlineStr"/>
+      <c r="H72" s="2" t="inlineStr"/>
+      <c r="I72" s="2" t="inlineStr">
         <is>
           <t>1. - Show ID, github, collaborator added
 2. - Download project from portal, no checksum
 3. - She asked to login to admin dashboard. Add a trek
 4. - She asked to register a staff
 5. - She asked to approve the staff and update the status to open and slot
 6. - She asked to login as a trekker. Book a trek. Edit profile, check booking history.
 7. - She asked to cancel a booking from admin dashboard, and also show search functionality for admin and user
 8. - She checked the app.py and asked about blueprints
 9. - Checked models, and asked why i had to override a property/function
 10. Coding:
 11. - A route to input email and password and display on another page
 12. - Jinja code to display the email
 13. - SQL query for treks with open status
 14. Then she asked about statelessness of HTTP</t>
         </is>
       </c>
-      <c r="J65" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="M65" s="2" t="inlineStr">
+      <c r="J72" s="2" t="inlineStr"/>
+      <c r="K72" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr"/>
+      <c r="M72" s="2" t="inlineStr">
         <is>
           <t>Proctor 800</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M65"/>
+  <autoFilter ref="A1:M72"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>