--- v0 (2026-08-18)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$133</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$145</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,51 +421,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M133"/>
+  <dimension ref="A1:M145"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="13" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -2159,4787 +2159,4787 @@
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>How should we implement a search function that takes a start date and an end date, and returns all tracks that are active within that specific timeframe?</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr"/>
+      <c r="H26" s="2" t="inlineStr"/>
+      <c r="I26" s="2" t="inlineStr"/>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C27" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F27" s="2" t="inlineStr">
+        <is>
+          <t>show your github repository and collabration .</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
+      <c r="H27" s="2" t="inlineStr"/>
+      <c r="I27" s="2" t="inlineStr"/>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>Change your code in backened so that only open status treks are shown (no any closed status trek is visible in table)</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
+      <c r="H28" s="2" t="inlineStr"/>
+      <c r="I28" s="2" t="inlineStr"/>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B29" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C29" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E29" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F29" s="2" t="inlineStr">
+        <is>
+          <t>change the color of any button</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
+      <c r="H29" s="2" t="inlineStr"/>
+      <c r="I29" s="2" t="inlineStr"/>
+      <c r="J29" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K29" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L29" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M29" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>show that staff can update trek slots</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr"/>
+      <c r="H30" s="2" t="inlineStr"/>
+      <c r="I30" s="2" t="inlineStr"/>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B31" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C31" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F31" s="2" t="inlineStr">
+        <is>
+          <t>login as a user , update the profile and book a trek</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr"/>
+      <c r="H31" s="2" t="inlineStr"/>
+      <c r="I31" s="2" t="inlineStr"/>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>register a staff member , approve the staff , assign a trek and login as staff</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr"/>
+      <c r="H32" s="2" t="inlineStr"/>
+      <c r="I32" s="2" t="inlineStr"/>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M32" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B33" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C33" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F33" s="2" t="inlineStr">
+        <is>
+          <t>what is authentication and authorization</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr"/>
+      <c r="H33" s="2" t="inlineStr"/>
+      <c r="I33" s="2" t="inlineStr"/>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>Set 1</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Admin</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>write a route to show all booking records from booking table</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
+      <c r="H34" s="2" t="inlineStr"/>
+      <c r="I34" s="2" t="inlineStr"/>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B35" s="2" t="inlineStr">
+        <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C26" s="2" t="inlineStr">
+      <c r="C35" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D26" s="2" t="inlineStr">
+      <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E26" s="2" t="inlineStr">
+      <c r="E35" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F26" s="2" t="inlineStr">
+      <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Download the project and start all servers.</t>
         </is>
       </c>
-      <c r="G26" s="2" t="inlineStr">
+      <c r="G35" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 5 terminals redis flask vite worker beat. Redis first. Run frontend backend celery redis beat. Download start all servers.
 Ports CORS.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 Project example: README.</t>
         </is>
       </c>
-      <c r="H26" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J26" s="2" t="inlineStr">
+      <c r="H35" s="2" t="inlineStr"/>
+      <c r="I35" s="2" t="inlineStr"/>
+      <c r="J35" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K26" s="2" t="inlineStr">
+      <c r="K35" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L26" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M26" s="2" t="inlineStr">
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...5 lines deleted...]
-      <c r="B27" s="2" t="inlineStr">
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C27" s="2" t="inlineStr">
+      <c r="C36" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr">
+      <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E27" s="2" t="inlineStr">
+      <c r="E36" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F27" s="2" t="inlineStr">
+      <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Give a complete demonstration of the application (no interruptions during the demo).</t>
         </is>
       </c>
-      <c r="G27" s="2" t="inlineStr">
+      <c r="G36" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo 5–7 min ki kahani: saari roles, koi milestone skip nahi, bolte-bolte dikhao.
 Examiner list tick karta hai. Crash ho to panic nahi — terminal error padho.
 Code tab kholna jab poochhein. Extra uncommitted features mat dikhana agar portal ZIP mein nahi.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search + charts
 6) CSV export / email job
 7) Logout
 Project example: Jo statement/parking/jobs/tickets hai uske user+admin journeys.
 **Viva tip**
 Bol: 'Yahan overbooking rokta hoon'. Mandatory features pehle, polish baad.</t>
         </is>
       </c>
-      <c r="H27" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J27" s="2" t="inlineStr">
+      <c r="H36" s="2" t="inlineStr"/>
+      <c r="I36" s="2" t="inlineStr"/>
+      <c r="J36" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K27" s="2" t="inlineStr">
+      <c r="K36" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L27" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M27" s="2" t="inlineStr">
+      <c r="L36" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M36" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...5 lines deleted...]
-      <c r="B28" s="2" t="inlineStr">
+    <row r="37">
+      <c r="A37" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B37" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C28" s="2" t="inlineStr">
+      <c r="C37" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D28" s="2" t="inlineStr">
+      <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E28" s="2" t="inlineStr">
+      <c r="E37" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F28" s="2" t="inlineStr">
+      <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Open any online JavaScript editor.</t>
         </is>
       </c>
-      <c r="G28" s="2" t="inlineStr">
+      <c r="G37" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 jsfiddle/codepen/vscode. Confirm internet. node file.js too.
 Standalone JS file: node. DOM APIs node nahi.
 JS browser ki language. `const` rebind nahi, `let` block. Arrow `() =&gt;` this lexical.
 Promise: pending/fulfill/reject. `async/await` usko seedha padhne jaisa. `try/catch` await pe. Yeh Celery nahi — Celery Python worker.
 `fetch` native AJAX. `array.filter/map` computed lists. Vue data reactive; plain JS DOM querySelector se manual.
 Project example: Browser console also OK.
 Project example: Browser console also OK.</t>
         </is>
       </c>
-      <c r="H28" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J28" s="2" t="inlineStr">
+      <c r="H37" s="2" t="inlineStr"/>
+      <c r="I37" s="2" t="inlineStr"/>
+      <c r="J37" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K28" s="2" t="inlineStr">
+      <c r="K37" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L28" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M28" s="2" t="inlineStr">
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="29">
-[...5 lines deleted...]
-      <c r="B29" s="2" t="inlineStr">
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C29" s="2" t="inlineStr">
+      <c r="C38" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D29" s="2" t="inlineStr">
+      <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E29" s="2" t="inlineStr">
+      <c r="E38" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F29" s="2" t="inlineStr">
+      <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Given a JSON array of users, write JavaScript code to filter users whose score is greater than a specified value (e.g., score &gt; 15).
 The JSON data will be provided by the examiner.
 Run and debug the code if needed.</t>
         </is>
       </c>
-      <c r="G29" s="2" t="inlineStr">
+      <c r="G38" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 JSON array examiner. filter score&gt;15. Debug console. Don't overcomplicate.
 Given JSON array users filter score.
 Examiner 2 cheezein: simple desi line + tumhare project ki exact file.
 Pehle ID, GitHub, portal ZIP. Phir run: Redis + Flask + worker + beat + Vue. Feature demo: login, RBAC, cache hit/miss, Celery mail, search.
 Line pe ungli: input kahan, kaunsa check, query/cache/task, JSON/UI. Copilot band. Jo nahi kiya honestly bolo + kaise add karte.
 **Example**
 ```
 users.filter(u =&gt; u.score &gt; 15)
 ```
 Project example: Run and debug if needed.</t>
         </is>
       </c>
-      <c r="H29" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J29" s="2" t="inlineStr">
+      <c r="H38" s="2" t="inlineStr"/>
+      <c r="I38" s="2" t="inlineStr"/>
+      <c r="J38" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K29" s="2" t="inlineStr">
+      <c r="K38" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L29" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M29" s="2" t="inlineStr">
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="30">
-[...5 lines deleted...]
-      <c r="B30" s="2" t="inlineStr">
+    <row r="39">
+      <c r="A39" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B39" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C30" s="2" t="inlineStr">
+      <c r="C39" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D30" s="2" t="inlineStr">
+      <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E30" s="2" t="inlineStr">
+      <c r="E39" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F30" s="2" t="inlineStr">
+      <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Be comfortable with core JavaScript, especially:
 Arrays
 Objects
 filter()
 map()
 Arrow functions
 Basic debugging</t>
         </is>
       </c>
-      <c r="G30" s="2" t="inlineStr">
+      <c r="G39" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 arrays objects filter map arrows debugging. 30 min before viva.
 Be comfortable core JS.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 Project example: Notepad ready.
 Project example: Notepad ready.</t>
         </is>
       </c>
-      <c r="H30" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J30" s="2" t="inlineStr">
+      <c r="H39" s="2" t="inlineStr"/>
+      <c r="I39" s="2" t="inlineStr"/>
+      <c r="J39" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K30" s="2" t="inlineStr">
+      <c r="K39" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L30" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M30" s="2" t="inlineStr">
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="31">
-[...5 lines deleted...]
-      <c r="B31" s="2" t="inlineStr">
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C31" s="2" t="inlineStr">
+      <c r="C40" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr">
+      <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E31" s="2" t="inlineStr">
+      <c r="E40" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F31" s="2" t="inlineStr">
+      <c r="F40" s="2" t="inlineStr">
         <is>
           <t>The examiner is patient and allows time to think, code, and debug.</t>
         </is>
       </c>
-      <c r="G31" s="2" t="inlineStr">
+      <c r="G40" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Time milta soch ke bolo. Random paste nahi. Ask clarification.
 Confidence while solving: think aloud divide test.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 Project example: Repeat task, then code.
 Project example: Repeat task, then code.</t>
         </is>
       </c>
-      <c r="H31" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J31" s="2" t="inlineStr">
+      <c r="H40" s="2" t="inlineStr"/>
+      <c r="I40" s="2" t="inlineStr"/>
+      <c r="J40" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K31" s="2" t="inlineStr">
+      <c r="K40" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L31" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M31" s="2" t="inlineStr">
+      <c r="L40" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M40" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...5 lines deleted...]
-      <c r="B32" s="2" t="inlineStr">
+    <row r="41">
+      <c r="A41" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C32" s="2" t="inlineStr">
+      <c r="C41" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D32" s="2" t="inlineStr">
+      <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E32" s="2" t="inlineStr">
+      <c r="E41" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F32" s="2" t="inlineStr">
+      <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Confidence while solving the problem matters.</t>
         </is>
       </c>
-      <c r="G32" s="2" t="inlineStr">
+      <c r="G41" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Think aloud, divide, test. Marks for approach not only speed.
 Copilot band.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 Project example: Say plan 3 steps then type.
 Project example: Say plan 3 steps then type.</t>
         </is>
       </c>
-      <c r="H32" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J32" s="2" t="inlineStr">
+      <c r="H41" s="2" t="inlineStr"/>
+      <c r="I41" s="2" t="inlineStr"/>
+      <c r="J41" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K32" s="2" t="inlineStr">
+      <c r="K41" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L32" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M32" s="2" t="inlineStr">
+      <c r="L41" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M41" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...5 lines deleted...]
-      <c r="B33" s="2" t="inlineStr">
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Set 2</t>
         </is>
       </c>
-      <c r="C33" s="2" t="inlineStr">
+      <c r="C42" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="D33" s="2" t="inlineStr">
+      <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Admin</t>
         </is>
       </c>
-      <c r="E33" s="2" t="inlineStr">
+      <c r="E42" s="2" t="inlineStr">
         <is>
           <t>2026-08-03</t>
         </is>
       </c>
-      <c r="F33" s="2" t="inlineStr">
+      <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Most of the emphasis is on JavaScript coding rather than theoretical questions.</t>
         </is>
       </c>
-      <c r="G33" s="2" t="inlineStr">
+      <c r="G42" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 map/filter/arrow/async garam. Online editor. Not only theory.
 Some examiners JS heavy.
 JS browser ki language. `const` rebind nahi, `let` block. Arrow `() =&gt;` this lexical.
 Promise: pending/fulfill/reject. `async/await` usko seedha padhne jaisa. `try/catch` await pe. Yeh Celery nahi — Celery Python worker.
 `fetch` native AJAX. `array.filter/map` computed lists. Vue data reactive; plain JS DOM querySelector se manual.
 Project example: 10 snippets practice.
 Project example: 10 snippets practice.</t>
         </is>
       </c>
-      <c r="H33" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J33" s="2" t="inlineStr">
+      <c r="H42" s="2" t="inlineStr"/>
+      <c r="I42" s="2" t="inlineStr"/>
+      <c r="J42" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K33" s="2" t="inlineStr">
+      <c r="K42" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
-      <c r="L33" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M33" s="2" t="inlineStr">
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...5 lines deleted...]
-      <c r="B34" s="2" t="inlineStr">
+    <row r="43">
+      <c r="A43" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B43" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C34" s="2" t="inlineStr">
+      <c r="C43" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D34" s="2" t="inlineStr">
+      <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E34" s="2" t="inlineStr">
+      <c r="E43" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F34" s="2" t="inlineStr">
+      <c r="F43" s="2" t="inlineStr">
         <is>
           <t>proctor801</t>
         </is>
       </c>
-      <c r="G34" s="2" t="inlineStr">
+      <c r="G43" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H34" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J34" s="2" t="inlineStr">
+      <c r="H43" s="2" t="inlineStr"/>
+      <c r="I43" s="2" t="inlineStr"/>
+      <c r="J43" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K34" s="2" t="inlineStr">
+      <c r="K43" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L34" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M34" s="2" t="inlineStr">
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...5 lines deleted...]
-      <c r="B35" s="2" t="inlineStr">
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C35" s="2" t="inlineStr">
+      <c r="C44" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D35" s="2" t="inlineStr">
+      <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E35" s="2" t="inlineStr">
+      <c r="E44" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F35" s="2" t="inlineStr">
+      <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Mad 2   Level 2</t>
         </is>
       </c>
-      <c r="G35" s="2" t="inlineStr">
+      <c r="G44" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Level = viva difficulty band. Level 1 usually demo + basics; higher pe live coding + deeper theory.
 **Viva tip**
 Jo level assign hai uske hisaab se demo + theory ready rakho.</t>
         </is>
       </c>
-      <c r="H35" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J35" s="2" t="inlineStr">
+      <c r="H44" s="2" t="inlineStr"/>
+      <c r="I44" s="2" t="inlineStr"/>
+      <c r="J44" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K35" s="2" t="inlineStr">
+      <c r="K44" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L35" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M35" s="2" t="inlineStr">
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...5 lines deleted...]
-      <c r="B36" s="2" t="inlineStr">
+    <row r="45">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C36" s="2" t="inlineStr">
+      <c r="C45" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
+      <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E36" s="2" t="inlineStr">
+      <c r="E45" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F36" s="2" t="inlineStr">
+      <c r="F45" s="2" t="inlineStr">
         <is>
           <t>First of all don't get demotivated or misguided by others</t>
         </is>
       </c>
-      <c r="G36" s="2" t="inlineStr">
+      <c r="G45" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H36" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J36" s="2" t="inlineStr">
+      <c r="H45" s="2" t="inlineStr"/>
+      <c r="I45" s="2" t="inlineStr"/>
+      <c r="J45" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K36" s="2" t="inlineStr">
+      <c r="K45" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L36" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M36" s="2" t="inlineStr">
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="37">
-[...5 lines deleted...]
-      <c r="B37" s="2" t="inlineStr">
+    <row r="46">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B46" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C37" s="2" t="inlineStr">
+      <c r="C46" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D37" s="2" t="inlineStr">
+      <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E37" s="2" t="inlineStr">
+      <c r="E46" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F37" s="2" t="inlineStr">
+      <c r="F46" s="2" t="inlineStr">
         <is>
           <t>He is not rude at all</t>
         </is>
       </c>
-      <c r="G37" s="2" t="inlineStr">
+      <c r="G46" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H37" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J37" s="2" t="inlineStr">
+      <c r="H46" s="2" t="inlineStr"/>
+      <c r="I46" s="2" t="inlineStr"/>
+      <c r="J46" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K37" s="2" t="inlineStr">
+      <c r="K46" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L37" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M37" s="2" t="inlineStr">
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="38">
-[...5 lines deleted...]
-      <c r="B38" s="2" t="inlineStr">
+    <row r="47">
+      <c r="A47" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B47" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C38" s="2" t="inlineStr">
+      <c r="C47" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D38" s="2" t="inlineStr">
+      <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E38" s="2" t="inlineStr">
+      <c r="E47" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F38" s="2" t="inlineStr">
+      <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Firstly he asked me to download the code and start server</t>
         </is>
       </c>
-      <c r="G38" s="2" t="inlineStr">
+      <c r="G47" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H38" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J38" s="2" t="inlineStr">
+      <c r="H47" s="2" t="inlineStr"/>
+      <c r="I47" s="2" t="inlineStr"/>
+      <c r="J47" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K38" s="2" t="inlineStr">
+      <c r="K47" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L38" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M38" s="2" t="inlineStr">
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="39">
-[...5 lines deleted...]
-      <c r="B39" s="2" t="inlineStr">
+    <row r="48">
+      <c r="A48" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B48" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C39" s="2" t="inlineStr">
+      <c r="C48" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D39" s="2" t="inlineStr">
+      <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E39" s="2" t="inlineStr">
+      <c r="E48" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F39" s="2" t="inlineStr">
+      <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Then the demonstration</t>
         </is>
       </c>
-      <c r="G39" s="2" t="inlineStr">
+      <c r="G48" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H39" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J39" s="2" t="inlineStr">
+      <c r="H48" s="2" t="inlineStr"/>
+      <c r="I48" s="2" t="inlineStr"/>
+      <c r="J48" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K39" s="2" t="inlineStr">
+      <c r="K48" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L39" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M39" s="2" t="inlineStr">
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="40">
-[...5 lines deleted...]
-      <c r="B40" s="2" t="inlineStr">
+    <row r="49">
+      <c r="A49" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B49" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C40" s="2" t="inlineStr">
+      <c r="C49" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D40" s="2" t="inlineStr">
+      <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E40" s="2" t="inlineStr">
+      <c r="E49" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F40" s="2" t="inlineStr">
+      <c r="F49" s="2" t="inlineStr">
         <is>
           <t>(Didn't interrupt me in the whole demo)</t>
         </is>
       </c>
-      <c r="G40" s="2" t="inlineStr">
+      <c r="G49" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H40" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J40" s="2" t="inlineStr">
+      <c r="H49" s="2" t="inlineStr"/>
+      <c r="I49" s="2" t="inlineStr"/>
+      <c r="J49" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K40" s="2" t="inlineStr">
+      <c r="K49" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L40" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M40" s="2" t="inlineStr">
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="41">
-[...5 lines deleted...]
-      <c r="B41" s="2" t="inlineStr">
+    <row r="50">
+      <c r="A50" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B50" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C41" s="2" t="inlineStr">
+      <c r="C50" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D41" s="2" t="inlineStr">
+      <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E41" s="2" t="inlineStr">
+      <c r="E50" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F41" s="2" t="inlineStr">
+      <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Then he asked me to open any js editor online</t>
         </is>
       </c>
-      <c r="G41" s="2" t="inlineStr">
+      <c r="G50" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H41" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J41" s="2" t="inlineStr">
+      <c r="H50" s="2" t="inlineStr"/>
+      <c r="I50" s="2" t="inlineStr"/>
+      <c r="J50" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K41" s="2" t="inlineStr">
+      <c r="K50" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L41" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M41" s="2" t="inlineStr">
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="42">
-[...5 lines deleted...]
-      <c r="B42" s="2" t="inlineStr">
+    <row r="51">
+      <c r="A51" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C42" s="2" t="inlineStr">
+      <c r="C51" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D42" s="2" t="inlineStr">
+      <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E42" s="2" t="inlineStr">
+      <c r="E51" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F42" s="2" t="inlineStr">
+      <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Then he pasted a json list in the chat and asked me to Filter the users who have a score greater than 15 using simple JavaScript.</t>
         </is>
       </c>
-      <c r="G42" s="2" t="inlineStr">
+      <c r="G51" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H42" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J42" s="2" t="inlineStr">
+      <c r="H51" s="2" t="inlineStr"/>
+      <c r="I51" s="2" t="inlineStr"/>
+      <c r="J51" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K42" s="2" t="inlineStr">
+      <c r="K51" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L42" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M42" s="2" t="inlineStr">
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...5 lines deleted...]
-      <c r="B43" s="2" t="inlineStr">
+    <row r="52">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B52" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C43" s="2" t="inlineStr">
+      <c r="C52" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D43" s="2" t="inlineStr">
+      <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E43" s="2" t="inlineStr">
+      <c r="E52" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F43" s="2" t="inlineStr">
+      <c r="F52" s="2" t="inlineStr">
         <is>
           <t>const users = [</t>
         </is>
       </c>
-      <c r="G43" s="2" t="inlineStr">
+      <c r="G52" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H43" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J43" s="2" t="inlineStr">
+      <c r="H52" s="2" t="inlineStr"/>
+      <c r="I52" s="2" t="inlineStr"/>
+      <c r="J52" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K43" s="2" t="inlineStr">
+      <c r="K52" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L43" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M43" s="2" t="inlineStr">
+      <c r="L52" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M52" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...5 lines deleted...]
-      <c r="B44" s="2" t="inlineStr">
+    <row r="53">
+      <c r="A53" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C44" s="2" t="inlineStr">
+      <c r="C53" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D44" s="2" t="inlineStr">
+      <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E44" s="2" t="inlineStr">
+      <c r="E53" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F44" s="2" t="inlineStr">
+      <c r="F53" s="2" t="inlineStr">
         <is>
           <t>He will give you according to him</t>
         </is>
       </c>
-      <c r="G44" s="2" t="inlineStr">
+      <c r="G53" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H44" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J44" s="2" t="inlineStr">
+      <c r="H53" s="2" t="inlineStr"/>
+      <c r="I53" s="2" t="inlineStr"/>
+      <c r="J53" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K44" s="2" t="inlineStr">
+      <c r="K53" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L44" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M44" s="2" t="inlineStr">
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...5 lines deleted...]
-      <c r="B45" s="2" t="inlineStr">
+    <row r="54">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B54" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C45" s="2" t="inlineStr">
+      <c r="C54" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D45" s="2" t="inlineStr">
+      <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E45" s="2" t="inlineStr">
+      <c r="E54" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F45" s="2" t="inlineStr">
+      <c r="F54" s="2" t="inlineStr">
         <is>
           <t>]</t>
         </is>
       </c>
-      <c r="G45" s="2" t="inlineStr">
+      <c r="G54" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H45" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="K45" s="2" t="inlineStr">
+      <c r="H54" s="2" t="inlineStr"/>
+      <c r="I54" s="2" t="inlineStr"/>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L45" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M45" s="2" t="inlineStr">
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="46">
-[...5 lines deleted...]
-      <c r="B46" s="2" t="inlineStr">
+    <row r="55">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C46" s="2" t="inlineStr">
+      <c r="C55" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D46" s="2" t="inlineStr">
+      <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E46" s="2" t="inlineStr">
+      <c r="E55" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F46" s="2" t="inlineStr">
+      <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Then it took me around 10 mins to complete because I face error</t>
         </is>
       </c>
-      <c r="G46" s="2" t="inlineStr">
+      <c r="G55" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H46" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J46" s="2" t="inlineStr">
+      <c r="H55" s="2" t="inlineStr"/>
+      <c r="I55" s="2" t="inlineStr"/>
+      <c r="J55" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K46" s="2" t="inlineStr">
+      <c r="K55" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L46" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M46" s="2" t="inlineStr">
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="47">
-[...5 lines deleted...]
-      <c r="B47" s="2" t="inlineStr">
+    <row r="56">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C47" s="2" t="inlineStr">
+      <c r="C56" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D47" s="2" t="inlineStr">
+      <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E47" s="2" t="inlineStr">
+      <c r="E56" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F47" s="2" t="inlineStr">
+      <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Patiently waits for me to write and run the code</t>
         </is>
       </c>
-      <c r="G47" s="2" t="inlineStr">
+      <c r="G56" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live Flask coding: chhota route likho, save, browser/curl se test. Syntax error terminal mein padho.
 **Example**
 ```
 @app.route('/ping')
 def ping():
     return jsonify(ok=True)
 @app.route('/even/&lt;int:n&gt;')
 def even(n):
     return 'even' if n % 2 == 0 else 'odd'
 ```</t>
         </is>
       </c>
-      <c r="H47" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J47" s="2" t="inlineStr">
+      <c r="H56" s="2" t="inlineStr"/>
+      <c r="I56" s="2" t="inlineStr"/>
+      <c r="J56" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K47" s="2" t="inlineStr">
+      <c r="K56" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L47" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M47" s="2" t="inlineStr">
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...5 lines deleted...]
-      <c r="B48" s="2" t="inlineStr">
+    <row r="57">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C48" s="2" t="inlineStr">
+      <c r="C57" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D48" s="2" t="inlineStr">
+      <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E48" s="2" t="inlineStr">
+      <c r="E57" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F48" s="2" t="inlineStr">
+      <c r="F57" s="2" t="inlineStr">
         <is>
           <t>And I confidently did the code even I face the error 2-3 times but still I m confident enough</t>
         </is>
       </c>
-      <c r="G48" s="2" t="inlineStr">
+      <c r="G57" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H48" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J48" s="2" t="inlineStr">
+      <c r="H57" s="2" t="inlineStr"/>
+      <c r="I57" s="2" t="inlineStr"/>
+      <c r="J57" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K48" s="2" t="inlineStr">
+      <c r="K57" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L48" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M48" s="2" t="inlineStr">
+      <c r="L57" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M57" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...5 lines deleted...]
-      <c r="B49" s="2" t="inlineStr">
+    <row r="58">
+      <c r="A58" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B58" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C49" s="2" t="inlineStr">
+      <c r="C58" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D49" s="2" t="inlineStr">
+      <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E49" s="2" t="inlineStr">
+      <c r="E58" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F49" s="2" t="inlineStr">
+      <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Because he will check your confidence</t>
         </is>
       </c>
-      <c r="G49" s="2" t="inlineStr">
+      <c r="G58" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H49" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J49" s="2" t="inlineStr">
+      <c r="H58" s="2" t="inlineStr"/>
+      <c r="I58" s="2" t="inlineStr"/>
+      <c r="J58" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K49" s="2" t="inlineStr">
+      <c r="K58" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L49" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M49" s="2" t="inlineStr">
+      <c r="L58" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M58" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...5 lines deleted...]
-      <c r="B50" s="2" t="inlineStr">
+    <row r="59">
+      <c r="A59" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B59" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C50" s="2" t="inlineStr">
+      <c r="C59" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D50" s="2" t="inlineStr">
+      <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E50" s="2" t="inlineStr">
+      <c r="E59" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F50" s="2" t="inlineStr">
+      <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Just stay calm</t>
         </is>
       </c>
-      <c r="G50" s="2" t="inlineStr">
+      <c r="G59" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H50" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J50" s="2" t="inlineStr">
+      <c r="H59" s="2" t="inlineStr"/>
+      <c r="I59" s="2" t="inlineStr"/>
+      <c r="J59" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K50" s="2" t="inlineStr">
+      <c r="K59" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L50" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M50" s="2" t="inlineStr">
+      <c r="L59" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M59" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...5 lines deleted...]
-      <c r="B51" s="2" t="inlineStr">
+    <row r="60">
+      <c r="A60" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B60" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C51" s="2" t="inlineStr">
+      <c r="C60" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D51" s="2" t="inlineStr">
+      <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E51" s="2" t="inlineStr">
+      <c r="E60" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F51" s="2" t="inlineStr">
+      <c r="F60" s="2" t="inlineStr">
         <is>
           <t>And my viva ends here</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr">
+      <c r="G60" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H51" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J51" s="2" t="inlineStr">
+      <c r="H60" s="2" t="inlineStr"/>
+      <c r="I60" s="2" t="inlineStr"/>
+      <c r="J60" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K51" s="2" t="inlineStr">
+      <c r="K60" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L51" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M51" s="2" t="inlineStr">
+      <c r="L60" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M60" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...5 lines deleted...]
-      <c r="B52" s="2" t="inlineStr">
+    <row r="61">
+      <c r="A61" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B61" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C52" s="2" t="inlineStr">
+      <c r="C61" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D52" s="2" t="inlineStr">
+      <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E52" s="2" t="inlineStr">
+      <c r="E61" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F52" s="2" t="inlineStr">
+      <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Because I wrote the correct code</t>
         </is>
       </c>
-      <c r="G52" s="2" t="inlineStr">
+      <c r="G61" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H52" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J52" s="2" t="inlineStr">
+      <c r="H61" s="2" t="inlineStr"/>
+      <c r="I61" s="2" t="inlineStr"/>
+      <c r="J61" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K52" s="2" t="inlineStr">
+      <c r="K61" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L52" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M52" s="2" t="inlineStr">
+      <c r="L61" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M61" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...5 lines deleted...]
-      <c r="B53" s="2" t="inlineStr">
+    <row r="62">
+      <c r="A62" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B62" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C53" s="2" t="inlineStr">
+      <c r="C62" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D53" s="2" t="inlineStr">
+      <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E53" s="2" t="inlineStr">
+      <c r="E62" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F53" s="2" t="inlineStr">
+      <c r="F62" s="2" t="inlineStr">
         <is>
           <t>And then he wished me all the best and nice day !</t>
         </is>
       </c>
-      <c r="G53" s="2" t="inlineStr">
+      <c r="G62" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H53" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J53" s="2" t="inlineStr">
+      <c r="H62" s="2" t="inlineStr"/>
+      <c r="I62" s="2" t="inlineStr"/>
+      <c r="J62" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K53" s="2" t="inlineStr">
+      <c r="K62" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L53" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M53" s="2" t="inlineStr">
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...5 lines deleted...]
-      <c r="B54" s="2" t="inlineStr">
+    <row r="63">
+      <c r="A63" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B63" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C54" s="2" t="inlineStr">
+      <c r="C63" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D54" s="2" t="inlineStr">
+      <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E54" s="2" t="inlineStr">
+      <c r="E63" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F54" s="2" t="inlineStr">
+      <c r="F63" s="2" t="inlineStr">
         <is>
           <t>So yeah prepare well for JavaScript</t>
         </is>
       </c>
-      <c r="G54" s="2" t="inlineStr">
+      <c r="G63" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H54" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J54" s="2" t="inlineStr">
+      <c r="H63" s="2" t="inlineStr"/>
+      <c r="I63" s="2" t="inlineStr"/>
+      <c r="J63" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K54" s="2" t="inlineStr">
+      <c r="K63" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L54" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M54" s="2" t="inlineStr">
+      <c r="L63" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M63" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...5 lines deleted...]
-      <c r="B55" s="2" t="inlineStr">
+    <row r="64">
+      <c r="A64" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C55" s="2" t="inlineStr">
+      <c r="C64" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D55" s="2" t="inlineStr">
+      <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E55" s="2" t="inlineStr">
+      <c r="E64" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F55" s="2" t="inlineStr">
+      <c r="F64" s="2" t="inlineStr">
         <is>
           <t>He almost asked questions about js</t>
         </is>
       </c>
-      <c r="G55" s="2" t="inlineStr">
+      <c r="G64" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H55" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J55" s="2" t="inlineStr">
+      <c r="H64" s="2" t="inlineStr"/>
+      <c r="I64" s="2" t="inlineStr"/>
+      <c r="J64" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K55" s="2" t="inlineStr">
+      <c r="K64" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L55" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M55" s="2" t="inlineStr">
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...5 lines deleted...]
-      <c r="B56" s="2" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B65" s="2" t="inlineStr">
         <is>
           <t>Set 3</t>
         </is>
       </c>
-      <c r="C56" s="2" t="inlineStr">
+      <c r="C65" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D56" s="2" t="inlineStr">
+      <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E56" s="2" t="inlineStr">
+      <c r="E65" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F56" s="2" t="inlineStr">
+      <c r="F65" s="2" t="inlineStr">
         <is>
           <t>So prepare well and yeah don't believe on negative reviews</t>
         </is>
       </c>
-      <c r="G56" s="2" t="inlineStr">
+      <c r="G65" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H56" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J56" s="2" t="inlineStr">
+      <c r="H65" s="2" t="inlineStr"/>
+      <c r="I65" s="2" t="inlineStr"/>
+      <c r="J65" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K56" s="2" t="inlineStr">
+      <c r="K65" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L56" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M56" s="2" t="inlineStr">
+      <c r="L65" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M65" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...5 lines deleted...]
-      <c r="B57" s="2" t="inlineStr">
+    <row r="66">
+      <c r="A66" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B66" s="2" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
-      <c r="C57" s="2" t="inlineStr">
+      <c r="C66" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D57" s="2" t="inlineStr">
+      <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E57" s="2" t="inlineStr">
+      <c r="E66" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F57" s="2" t="inlineStr">
+      <c r="F66" s="2" t="inlineStr">
         <is>
           <t>{id: 1, name: "proctor1", importance_score: 10},</t>
         </is>
       </c>
-      <c r="G57" s="2" t="inlineStr">
+      <c r="G66" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Viva wrap-up hai. Short thanks + confirm submission ZIP latest hai.</t>
         </is>
       </c>
-      <c r="H57" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J57" s="2" t="inlineStr">
+      <c r="H66" s="2" t="inlineStr"/>
+      <c r="I66" s="2" t="inlineStr"/>
+      <c r="J66" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K57" s="2" t="inlineStr">
+      <c r="K66" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L57" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M57" s="2" t="inlineStr">
+      <c r="L66" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M66" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...5 lines deleted...]
-      <c r="B58" s="2" t="inlineStr">
+    <row r="67">
+      <c r="A67" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B67" s="2" t="inlineStr">
         <is>
           <t>Set 4</t>
         </is>
       </c>
-      <c r="C58" s="2" t="inlineStr">
+      <c r="C67" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D58" s="2" t="inlineStr">
+      <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E58" s="2" t="inlineStr">
+      <c r="E67" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F58" s="2" t="inlineStr">
+      <c r="F67" s="2" t="inlineStr">
         <is>
           <t>];Enhance the existing Vue application by adding user navigation with Vue Router. Display the list of users using v-for. When a user is clicked, navigate to /users/:id. Create a component that reads the id from the URL and displays the selected user's name and score. Display the score in red if it is below 50, otherwise in green. If the entered user ID does not exist, display a "User not found" message. this is what he asked i got from recording i was not able to do i had already panicked because of lag in my laptop and chrome not responding this question made it worse. prepare well guys. I wish nobody gets such a question. all the best!!</t>
         </is>
       </c>
-      <c r="G58" s="2" t="inlineStr">
+      <c r="G67" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Vue = UI ka smart assistant. Data badlo, screen khud update. MAD1 Jinja har click pe naya HTML.
 Progressive frontend framework. Components, reactivity, directives.
 MAD2 SPA: ek index.html, Vue Router pages, Flask sirf JSON.
 Fayde: easy, SFC, docs. Vs React: templates HTML-like, course sikhata hai. Vs plain JS: baar-baar DOM mat chhedo.
 **Example**
 ```
 &lt;!-- HelloWorld.vue --&gt;
 &lt;template&gt;
   &lt;h1&gt;{{ msg }}&lt;/h1&gt;
 &lt;/template&gt;
 &lt;script&gt;
 export default { data() { return { msg: 'Hello' } } }
 &lt;/script&gt;
 ```
 Project example: Navbar.vue + views (Login, Dashboard). data() / setup() reactive. fetch APIs.
 **Viva tip**
 Fayde: easy, SFC, reactivity. Vs React: chhota learning curve. Vs plain JS: UI state auto-update.</t>
         </is>
       </c>
-      <c r="H58" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J58" s="2" t="inlineStr">
+      <c r="H67" s="2" t="inlineStr"/>
+      <c r="I67" s="2" t="inlineStr"/>
+      <c r="J67" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K58" s="2" t="inlineStr">
+      <c r="K67" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L58" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M58" s="2" t="inlineStr">
+      <c r="L67" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M67" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...5 lines deleted...]
-      <c r="B59" s="2" t="inlineStr">
+    <row r="68">
+      <c r="A68" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B68" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C59" s="2" t="inlineStr">
+      <c r="C68" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D59" s="2" t="inlineStr">
+      <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E59" s="2" t="inlineStr">
+      <c r="E68" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F59" s="2" t="inlineStr">
+      <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Demo of the app</t>
         </is>
       </c>
-      <c r="G59" s="2" t="inlineStr">
+      <c r="G68" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H59" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J59" s="2" t="inlineStr">
+      <c r="H68" s="2" t="inlineStr"/>
+      <c r="I68" s="2" t="inlineStr"/>
+      <c r="J68" s="2" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="K59" s="2" t="inlineStr">
+      <c r="K68" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L59" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M59" s="2" t="inlineStr">
+      <c r="L68" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M68" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...5 lines deleted...]
-      <c r="B60" s="2" t="inlineStr">
+    <row r="69">
+      <c r="A69" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B69" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C60" s="2" t="inlineStr">
+      <c r="C69" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D60" s="2" t="inlineStr">
+      <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E60" s="2" t="inlineStr">
+      <c r="E69" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F60" s="2" t="inlineStr">
+      <c r="F69" s="2" t="inlineStr">
         <is>
           <t>What is dijkstra's algorithm.</t>
         </is>
       </c>
-      <c r="G60" s="2" t="inlineStr">
+      <c r="G69" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Dijkstra shortest path in weighted graph (non-negative). Priority queue + distances. Parking app se related nahi usually — algo side Q.</t>
         </is>
       </c>
-      <c r="H60" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J60" s="2" t="inlineStr">
+      <c r="H69" s="2" t="inlineStr"/>
+      <c r="I69" s="2" t="inlineStr"/>
+      <c r="J69" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K60" s="2" t="inlineStr">
+      <c r="K69" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L60" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M60" s="2" t="inlineStr">
+      <c r="L69" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M69" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...5 lines deleted...]
-      <c r="B61" s="2" t="inlineStr">
+    <row r="70">
+      <c r="A70" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C61" s="2" t="inlineStr">
+      <c r="C70" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D61" s="2" t="inlineStr">
+      <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E61" s="2" t="inlineStr">
+      <c r="E70" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F61" s="2" t="inlineStr">
+      <c r="F70" s="2" t="inlineStr">
         <is>
           <t>What is bubble sort .</t>
         </is>
       </c>
-      <c r="G61" s="2" t="inlineStr">
+      <c r="G70" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Bubble sort: adjacent swap, O(n²). Simple, slow. Viva rare — definition + complexity.</t>
         </is>
       </c>
-      <c r="H61" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J61" s="2" t="inlineStr">
+      <c r="H70" s="2" t="inlineStr"/>
+      <c r="I70" s="2" t="inlineStr"/>
+      <c r="J70" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K61" s="2" t="inlineStr">
+      <c r="K70" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L61" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M61" s="2" t="inlineStr">
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...5 lines deleted...]
-      <c r="B62" s="2" t="inlineStr">
+    <row r="71">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B71" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C62" s="2" t="inlineStr">
+      <c r="C71" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D62" s="2" t="inlineStr">
+      <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E62" s="2" t="inlineStr">
+      <c r="E71" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F62" s="2" t="inlineStr">
+      <c r="F71" s="2" t="inlineStr">
         <is>
           <t>What is normalisation</t>
         </is>
       </c>
-      <c r="G62" s="2" t="inlineStr">
+      <c r="G71" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Normalisation: redundant data kam, tables todna. 1NF atomic, 2NF partial dep hatao, 3NF transitive dep hatao.
 **Viva tip**
 Example: user address alag table vs har booking mein dubara store.</t>
         </is>
       </c>
-      <c r="H62" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J62" s="2" t="inlineStr">
+      <c r="H71" s="2" t="inlineStr"/>
+      <c r="I71" s="2" t="inlineStr"/>
+      <c r="J71" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K62" s="2" t="inlineStr">
+      <c r="K71" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L62" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M62" s="2" t="inlineStr">
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...5 lines deleted...]
-      <c r="B63" s="2" t="inlineStr">
+    <row r="72">
+      <c r="A72" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B72" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C63" s="2" t="inlineStr">
+      <c r="C72" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D63" s="2" t="inlineStr">
+      <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E63" s="2" t="inlineStr">
+      <c r="E72" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F63" s="2" t="inlineStr">
+      <c r="F72" s="2" t="inlineStr">
         <is>
           <t>What is 3nf</t>
         </is>
       </c>
-      <c r="G63" s="2" t="inlineStr">
+      <c r="G72" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Normalisation: redundant data kam, tables todna. 1NF atomic, 2NF partial dep hatao, 3NF transitive dep hatao.
 **Viva tip**
 Example: user address alag table vs har booking mein dubara store.</t>
         </is>
       </c>
-      <c r="H63" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J63" s="2" t="inlineStr">
+      <c r="H72" s="2" t="inlineStr"/>
+      <c r="I72" s="2" t="inlineStr"/>
+      <c r="J72" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K63" s="2" t="inlineStr">
+      <c r="K72" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L63" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M63" s="2" t="inlineStr">
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...5 lines deleted...]
-      <c r="B64" s="2" t="inlineStr">
+    <row r="73">
+      <c r="A73" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B73" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C64" s="2" t="inlineStr">
+      <c r="C73" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D64" s="2" t="inlineStr">
+      <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E64" s="2" t="inlineStr">
+      <c r="E73" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F64" s="2" t="inlineStr">
+      <c r="F73" s="2" t="inlineStr">
         <is>
           <t>What are watchers</t>
         </is>
       </c>
-      <c r="G64" s="2" t="inlineStr">
+      <c r="G73" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 watch = 'jab yeh badle tab yeh karo'. Computed nahi, kyunki return value nahi, kaam hai.
 deep: true objects. immediate: true first run. Composition watch().
 Search, $route.params.id load user.
 Component = reusable UI block (Navbar, Card). Props parent→child data, emit child→parent event. Slots parent HTML inner content.
 computed cache + reactive derive (filtered list). watch side-effect (query change pe API). methods events. ref() primitive, reactive() object. Vuex/Pinia global store; localStorage persist, store nahi.
 SFC: template + script + style ek `.vue` file. Parent-child exam favourite: list parent, row child `:item` + `@delete`.
 **Example**
 ```
 watch(() =&gt; route.params.id, (id) =&gt; loadUser(id))
 ```
 Project example: watch query debounce 300ms search API. Nahi use to 'computed kaafi'.</t>
         </is>
       </c>
-      <c r="H64" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J64" s="2" t="inlineStr">
+      <c r="H73" s="2" t="inlineStr"/>
+      <c r="I73" s="2" t="inlineStr"/>
+      <c r="J73" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K64" s="2" t="inlineStr">
+      <c r="K73" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L64" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M64" s="2" t="inlineStr">
+      <c r="L73" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M73" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...5 lines deleted...]
-      <c r="B65" s="2" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B74" s="2" t="inlineStr">
         <is>
           <t>Set 5</t>
         </is>
       </c>
-      <c r="C65" s="2" t="inlineStr">
+      <c r="C74" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D65" s="2" t="inlineStr">
+      <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E65" s="2" t="inlineStr">
+      <c r="E74" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F65" s="2" t="inlineStr">
+      <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Difference between v-if and v-show</t>
         </is>
       </c>
-      <c r="G65" s="2" t="inlineStr">
+      <c r="G74" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 v-if element DOM se hataata/jodata hai, v-show sirf CSS display toggle karta hai.
 v-if='isAdmin' → false ho to element exist hi nahi. Costly toggle, lekin hidden data DOM mein nahi.
 v-show='open' → display:none. Fast toggle, element hamesha DOM mein.
 Rare condition: v-if. Bar-bar toggle (dropdown): v-show.</t>
         </is>
       </c>
-      <c r="H65" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J65" s="2" t="inlineStr">
+      <c r="H74" s="2" t="inlineStr"/>
+      <c r="I74" s="2" t="inlineStr"/>
+      <c r="J74" s="2" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
-      <c r="K65" s="2" t="inlineStr">
+      <c r="K74" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L65" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M65" s="2" t="inlineStr">
+      <c r="L74" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M74" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...5 lines deleted...]
-      <c r="B66" s="2" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B75" s="2" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
-      <c r="C66" s="2" t="inlineStr">
+      <c r="C75" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D66" s="2" t="inlineStr">
+      <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E66" s="2" t="inlineStr">
+      <c r="E75" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F66" s="2" t="inlineStr">
+      <c r="F75" s="2" t="inlineStr">
         <is>
           <t>*create a new vue component, it will have 3 check btn, label with red, blue and green</t>
         </is>
       </c>
-      <c r="G66" s="2" t="inlineStr">
+      <c r="G75" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Vue = UI ka smart assistant. Data badlo, screen khud update. MAD1 Jinja har click pe naya HTML.
 Progressive frontend framework. Components, reactivity, directives.
 MAD2 SPA: ek index.html, Vue Router pages, Flask sirf JSON.
 Fayde: easy, SFC, docs. Vs React: templates HTML-like, course sikhata hai. Vs plain JS: baar-baar DOM mat chhedo.
 **Example**
 ```
 &lt;!-- HelloWorld.vue --&gt;
 &lt;template&gt;
   &lt;h1&gt;{{ msg }}&lt;/h1&gt;
 &lt;/template&gt;
 &lt;script&gt;
 export default { data() { return { msg: 'Hello' } } }
 &lt;/script&gt;
 ```
 Project example: Navbar.vue + views (Login, Dashboard). data() / setup() reactive. fetch APIs.
 **Viva tip**
 Fayde: easy, SFC, reactivity. Vs React: chhota learning curve. Vs plain JS: UI state auto-update.</t>
         </is>
       </c>
-      <c r="H66" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J66" s="2" t="inlineStr">
+      <c r="H75" s="2" t="inlineStr"/>
+      <c r="I75" s="2" t="inlineStr"/>
+      <c r="J75" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K66" s="2" t="inlineStr">
+      <c r="K75" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L66" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M66" s="2" t="inlineStr">
+      <c r="L75" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M75" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="67">
-[...5 lines deleted...]
-      <c r="B67" s="2" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B76" s="2" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
-      <c r="C67" s="2" t="inlineStr">
+      <c r="C76" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D67" s="2" t="inlineStr">
+      <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E67" s="2" t="inlineStr">
+      <c r="E76" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F67" s="2" t="inlineStr">
+      <c r="F76" s="2" t="inlineStr">
         <is>
           <t>another submit btn</t>
         </is>
       </c>
-      <c r="G67" s="2" t="inlineStr">
+      <c r="G76" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live UI change: relevant CSS/HTML template kholo — color, margin, flex, bootstrap class. Save + hard refresh.
 **Example**
 ```
 /* button red */
 .btn-primary { background: red; }
 /* center navbar item */
 .navbar { justify-content: center; }
 ```
 **Viva tip**
 DevTools se pehle try, phir file mein permanent change.</t>
         </is>
       </c>
-      <c r="H67" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J67" s="2" t="inlineStr">
+      <c r="H76" s="2" t="inlineStr"/>
+      <c r="I76" s="2" t="inlineStr"/>
+      <c r="J76" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K67" s="2" t="inlineStr">
+      <c r="K76" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L67" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M67" s="2" t="inlineStr">
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="68">
-[...5 lines deleted...]
-      <c r="B68" s="2" t="inlineStr">
+    <row r="77">
+      <c r="A77" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B77" s="2" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
-      <c r="C68" s="2" t="inlineStr">
+      <c r="C77" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D68" s="2" t="inlineStr">
+      <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E68" s="2" t="inlineStr">
+      <c r="E77" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F68" s="2" t="inlineStr">
+      <c r="F77" s="2" t="inlineStr">
         <is>
           <t>when I click on submit btn then the color of the submit btn will turn to respective check btn</t>
         </is>
       </c>
-      <c r="G68" s="2" t="inlineStr">
+      <c r="G77" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live UI change: relevant CSS/HTML template kholo — color, margin, flex, bootstrap class. Save + hard refresh.
 **Example**
 ```
 /* button red */
 .btn-primary { background: red; }
 /* center navbar item */
 .navbar { justify-content: center; }
 ```
 **Viva tip**
 DevTools se pehle try, phir file mein permanent change.</t>
         </is>
       </c>
-      <c r="H68" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J68" s="2" t="inlineStr">
+      <c r="H77" s="2" t="inlineStr"/>
+      <c r="I77" s="2" t="inlineStr"/>
+      <c r="J77" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K68" s="2" t="inlineStr">
+      <c r="K77" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L68" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M68" s="2" t="inlineStr">
+      <c r="L77" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M77" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="69">
-[...5 lines deleted...]
-      <c r="B69" s="2" t="inlineStr">
+    <row r="78">
+      <c r="A78" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B78" s="2" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
-      <c r="C69" s="2" t="inlineStr">
+      <c r="C78" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D69" s="2" t="inlineStr">
+      <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E69" s="2" t="inlineStr">
+      <c r="E78" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F69" s="2" t="inlineStr">
+      <c r="F78" s="2" t="inlineStr">
         <is>
           <t>*create input box and submit btn in frontend, user will enter a number in input box, when user click submit btn, send an api request to backend, to check if it is a prime or not</t>
         </is>
       </c>
-      <c r="G69" s="2" t="inlineStr">
+      <c r="G78" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 MAD1 frontend usually Jinja templates + HTML/CSS/Bootstrap (+ thoda JS). MAD2 pe Vue ho to clearly bolo.</t>
         </is>
       </c>
-      <c r="H69" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J69" s="2" t="inlineStr">
+      <c r="H78" s="2" t="inlineStr"/>
+      <c r="I78" s="2" t="inlineStr"/>
+      <c r="J78" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K69" s="2" t="inlineStr">
+      <c r="K78" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L69" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M69" s="2" t="inlineStr">
+      <c r="L78" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M78" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="70">
-[...5 lines deleted...]
-      <c r="B70" s="2" t="inlineStr">
+    <row r="79">
+      <c r="A79" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B79" s="2" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
-      <c r="C70" s="2" t="inlineStr">
+      <c r="C79" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D70" s="2" t="inlineStr">
+      <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E70" s="2" t="inlineStr">
+      <c r="E79" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F70" s="2" t="inlineStr">
+      <c r="F79" s="2" t="inlineStr">
         <is>
           <t>*explain the download btn step by step,</t>
         </is>
       </c>
-      <c r="G70" s="2" t="inlineStr">
+      <c r="G79" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Code explain formula: input kya aaya → auth/validation → DB change → response/UI.
 **Viva tip**
 Function signature + 3-4 important lines + edge case.</t>
         </is>
       </c>
-      <c r="H70" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J70" s="2" t="inlineStr">
+      <c r="H79" s="2" t="inlineStr"/>
+      <c r="I79" s="2" t="inlineStr"/>
+      <c r="J79" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K70" s="2" t="inlineStr">
+      <c r="K79" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L70" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M70" s="2" t="inlineStr">
+      <c r="L79" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M79" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="71">
-[...5 lines deleted...]
-      <c r="B71" s="2" t="inlineStr">
+    <row r="80">
+      <c r="A80" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B80" s="2" t="inlineStr">
         <is>
           <t>Set 6</t>
         </is>
       </c>
-      <c r="C71" s="2" t="inlineStr">
+      <c r="C80" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="D71" s="2" t="inlineStr">
+      <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E71" s="2" t="inlineStr">
+      <c r="E80" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
-      <c r="F71" s="2" t="inlineStr">
+      <c r="F80" s="2" t="inlineStr">
         <is>
           <t>*explain the use of ':' in `:disabled=isLoading` which I was using</t>
         </is>
       </c>
-      <c r="G71" s="2" t="inlineStr">
+      <c r="G80" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Code explain formula: input kya aaya → auth/validation → DB change → response/UI.
 **Viva tip**
 Function signature + 3-4 important lines + edge case.</t>
         </is>
       </c>
-      <c r="H71" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J71" s="2" t="inlineStr">
+      <c r="H80" s="2" t="inlineStr"/>
+      <c r="I80" s="2" t="inlineStr"/>
+      <c r="J80" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="K71" s="2" t="inlineStr">
+      <c r="K80" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L71" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M71" s="2" t="inlineStr">
+      <c r="L80" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M80" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="72">
-[...5 lines deleted...]
-      <c r="B72" s="2" t="inlineStr">
+    <row r="81">
+      <c r="A81" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B81" s="2" t="inlineStr">
         <is>
           <t>Set 7</t>
         </is>
       </c>
-      <c r="C72" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D72" s="2" t="inlineStr">
+      <c r="C81" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E72" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F72" s="2" t="inlineStr">
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F81" s="2" t="inlineStr">
         <is>
           <t>Checked the functionalitues of everything</t>
         </is>
       </c>
-      <c r="G72" s="2" t="inlineStr">
+      <c r="G81" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Pehle 1-line definition, phir apne MAD1 project mein file dikhao, phir chhota example.
 **Suggested flow**
 1) Concept kya hai?
 2) Mere code mein kahan?
 3) Example / demo
 4) Edge case
 **Example**
 ```
 # related file: models.py / routes / template
 # formula: request → check/auth → DB → render/redirect
 ```
 **Viva tip**
 Exact line yaad nahi to honestly related part dikhao. Bluff mat karo.</t>
         </is>
       </c>
-      <c r="H72" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J72" s="2" t="inlineStr">
+      <c r="H81" s="2" t="inlineStr"/>
+      <c r="I81" s="2" t="inlineStr"/>
+      <c r="J81" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K72" s="2" t="inlineStr">
+      <c r="K81" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L72" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M72" s="2" t="inlineStr">
+      <c r="L81" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M81" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="73">
-[...5 lines deleted...]
-      <c r="B73" s="2" t="inlineStr">
+    <row r="82">
+      <c r="A82" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B82" s="2" t="inlineStr">
         <is>
           <t>Set 7</t>
         </is>
       </c>
-      <c r="C73" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D73" s="2" t="inlineStr">
+      <c r="C82" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E73" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F73" s="2" t="inlineStr">
+      <c r="E82" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Learn to change colour of button .</t>
         </is>
       </c>
-      <c r="G73" s="2" t="inlineStr">
+      <c r="G82" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live UI change: relevant CSS/HTML template kholo — color, margin, flex, bootstrap class. Save + hard refresh.
 **Example**
 ```
 /* button red */
 .btn-primary { background: red; }
 /* center navbar item */
 .navbar { justify-content: center; }
 ```
 **Viva tip**
 DevTools se pehle try, phir file mein permanent change.</t>
         </is>
       </c>
-      <c r="H73" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J73" s="2" t="inlineStr">
+      <c r="H82" s="2" t="inlineStr"/>
+      <c r="I82" s="2" t="inlineStr"/>
+      <c r="J82" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K73" s="2" t="inlineStr">
+      <c r="K82" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L73" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M73" s="2" t="inlineStr">
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="74">
-[...5 lines deleted...]
-      <c r="B74" s="2" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B83" s="2" t="inlineStr">
         <is>
           <t>Set 7</t>
         </is>
       </c>
-      <c r="C74" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D74" s="2" t="inlineStr">
+      <c r="C83" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E74" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F74" s="2" t="inlineStr">
+      <c r="E83" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F83" s="2" t="inlineStr">
         <is>
           <t>Try to write route to have 2 integers in url and return the sum</t>
         </is>
       </c>
-      <c r="G74" s="2" t="inlineStr">
+      <c r="G83" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live Flask coding: chhota route likho, save, browser/curl se test. Syntax error terminal mein padho.
 **Example**
 ```
 @app.route('/ping')
 def ping():
     return jsonify(ok=True)
 @app.route('/even/&lt;int:n&gt;')
 def even(n):
     return 'even' if n % 2 == 0 else 'odd'
 ```</t>
         </is>
       </c>
-      <c r="H74" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J74" s="2" t="inlineStr">
+      <c r="H83" s="2" t="inlineStr"/>
+      <c r="I83" s="2" t="inlineStr"/>
+      <c r="J83" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K74" s="2" t="inlineStr">
+      <c r="K83" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L74" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M74" s="2" t="inlineStr">
+      <c r="L83" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M83" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="75">
-[...5 lines deleted...]
-      <c r="B75" s="2" t="inlineStr">
+    <row r="84">
+      <c r="A84" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B84" s="2" t="inlineStr">
         <is>
           <t>Set 7</t>
         </is>
       </c>
-      <c r="C75" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D75" s="2" t="inlineStr">
+      <c r="C84" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E75" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F75" s="2" t="inlineStr">
+      <c r="E84" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F84" s="2" t="inlineStr">
         <is>
           <t>Put vs patch</t>
         </is>
       </c>
-      <c r="G75" s="2" t="inlineStr">
+      <c r="G84" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 POST naya janam (har baar naya id). PUT poori photo replace. PATCH sticker chipkao.
 POST create, not idempotent. PUT full update, idempotent. PATCH partial.
 POST ki jagah PUT se REST semantics toot. GET typically no body.
 CRUD map: POST create, GET read, PUT/PATCH update, DELETE delete.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 **Example**
 ```
 POST /api/venues
 PUT  /api/venues/1   {all fields}
 PATCH /api/venues/1 {only name}
 ```
 Project example: POST /api/venues create. PUT /venues/1 saari fields. PATCH sirf name.</t>
         </is>
       </c>
-      <c r="H75" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="K75" s="2" t="inlineStr">
+      <c r="H84" s="2" t="inlineStr"/>
+      <c r="I84" s="2" t="inlineStr"/>
+      <c r="J84" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K84" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L75" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M75" s="2" t="inlineStr">
+      <c r="L84" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M84" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="76">
-[...5 lines deleted...]
-      <c r="B76" s="2" t="inlineStr">
+    <row r="85">
+      <c r="A85" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B85" s="2" t="inlineStr">
         <is>
           <t>Set 8</t>
         </is>
       </c>
-      <c r="C76" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D76" s="2" t="inlineStr">
+      <c r="C85" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E76" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F76" s="2" t="inlineStr">
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Download the project and execute it</t>
         </is>
       </c>
-      <c r="G76" s="2" t="inlineStr">
+      <c r="G85" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Examiner portal wala submitted ZIP chahta hai. Local extra changes mat dikhana.
 **Suggested flow**
 1) Portal ZIP download
 2) Extract
 3) venv + pip install -r requirements.txt
 4) flask run / python app.py</t>
         </is>
       </c>
-      <c r="H76" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J76" s="2" t="inlineStr">
+      <c r="H85" s="2" t="inlineStr"/>
+      <c r="I85" s="2" t="inlineStr"/>
+      <c r="J85" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K76" s="2" t="inlineStr">
+      <c r="K85" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L76" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M76" s="2" t="inlineStr">
+      <c r="L85" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M85" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="77">
-[...5 lines deleted...]
-      <c r="B77" s="2" t="inlineStr">
+    <row r="86">
+      <c r="A86" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B86" s="2" t="inlineStr">
         <is>
           <t>Set 8</t>
         </is>
       </c>
-      <c r="C77" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D77" s="2" t="inlineStr">
+      <c r="C86" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E77" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F77" s="2" t="inlineStr">
+      <c r="E86" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F86" s="2" t="inlineStr">
         <is>
           <t>create staff approve it, login as admin, assign to new staff login as staff and update the slots</t>
         </is>
       </c>
-      <c r="G77" s="2" t="inlineStr">
+      <c r="G86" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H77" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J77" s="2" t="inlineStr">
+      <c r="H86" s="2" t="inlineStr"/>
+      <c r="I86" s="2" t="inlineStr"/>
+      <c r="J86" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K77" s="2" t="inlineStr">
+      <c r="K86" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L77" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M77" s="2" t="inlineStr">
+      <c r="L86" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M86" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="78">
-[...5 lines deleted...]
-      <c r="B78" s="2" t="inlineStr">
+    <row r="87">
+      <c r="A87" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B87" s="2" t="inlineStr">
         <is>
           <t>Set 8</t>
         </is>
       </c>
-      <c r="C78" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D78" s="2" t="inlineStr">
+      <c r="C87" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E78" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F78" s="2" t="inlineStr">
+      <c r="E87" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F87" s="2" t="inlineStr">
         <is>
           <t>Theory question: MVC, backpopulate and backref</t>
         </is>
       </c>
-      <c r="G78" s="2" t="inlineStr">
+      <c r="G87" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 backref reverse attribute auto banata hai. back_populates dono sides explicitly naam dete ho — clearer.
 **Example**
 ```
 # backref
 spots = db.relationship('Spot', backref='lot')
 # spot.lot available
 # back_populates
 spots = db.relationship('Spot', back_populates='lot')
 # Spot.lot = db.relationship('Lot', back_populates='spots')
 ```</t>
         </is>
       </c>
-      <c r="H78" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J78" s="2" t="inlineStr">
+      <c r="H87" s="2" t="inlineStr"/>
+      <c r="I87" s="2" t="inlineStr"/>
+      <c r="J87" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K78" s="2" t="inlineStr">
+      <c r="K87" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L78" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M78" s="2" t="inlineStr">
+      <c r="L87" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M87" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="79">
-[...5 lines deleted...]
-      <c r="B79" s="2" t="inlineStr">
+    <row r="88">
+      <c r="A88" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B88" s="2" t="inlineStr">
         <is>
           <t>Set 9</t>
         </is>
       </c>
-      <c r="C79" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D79" s="2" t="inlineStr">
+      <c r="C88" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E79" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F79" s="2" t="inlineStr">
+      <c r="E88" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F88" s="2" t="inlineStr">
         <is>
           <t>Shot github collaborator</t>
         </is>
       </c>
-      <c r="G79" s="2" t="inlineStr">
+      <c r="G88" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 GitHub repo open karo: commits, collaborators, README. Examiner check karta hai tumne khud kaam kiya.
 **Example**
 ```
 Settings → Collaborators
 Commits: regular messages, last-day dump nahi.
 ```
 **Viva tip**
 Private repo access pehle de do. Main branch submitted ZIP se match honi chahiye.</t>
         </is>
       </c>
-      <c r="H79" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J79" s="2" t="inlineStr">
+      <c r="H88" s="2" t="inlineStr"/>
+      <c r="I88" s="2" t="inlineStr"/>
+      <c r="J88" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K79" s="2" t="inlineStr">
+      <c r="K88" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L79" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M79" s="2" t="inlineStr">
+      <c r="L88" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M88" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="80">
-[...5 lines deleted...]
-      <c r="B80" s="2" t="inlineStr">
+    <row r="89">
+      <c r="A89" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B89" s="2" t="inlineStr">
         <is>
           <t>Set 9</t>
         </is>
       </c>
-      <c r="C80" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D80" s="2" t="inlineStr">
+      <c r="C89" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E80" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F80" s="2" t="inlineStr">
+      <c r="E89" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Show what happens if slots are 0 and users tries to book it</t>
         </is>
       </c>
-      <c r="G80" s="2" t="inlineStr">
+      <c r="G89" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H80" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J80" s="2" t="inlineStr">
+      <c r="H89" s="2" t="inlineStr"/>
+      <c r="I89" s="2" t="inlineStr"/>
+      <c r="J89" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K80" s="2" t="inlineStr">
+      <c r="K89" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L80" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M80" s="2" t="inlineStr">
+      <c r="L89" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M89" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="81">
-[...5 lines deleted...]
-      <c r="B81" s="2" t="inlineStr">
+    <row r="90">
+      <c r="A90" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B90" s="2" t="inlineStr">
         <is>
           <t>Set 9</t>
         </is>
       </c>
-      <c r="C81" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D81" s="2" t="inlineStr">
+      <c r="C90" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E81" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F81" s="2" t="inlineStr">
+      <c r="E90" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F90" s="2" t="inlineStr">
         <is>
           <t>Show Profile registration</t>
         </is>
       </c>
-      <c r="G81" s="2" t="inlineStr">
+      <c r="G90" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H81" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J81" s="2" t="inlineStr">
+      <c r="H90" s="2" t="inlineStr"/>
+      <c r="I90" s="2" t="inlineStr"/>
+      <c r="J90" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K81" s="2" t="inlineStr">
+      <c r="K90" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L81" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M81" s="2" t="inlineStr">
+      <c r="L90" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M90" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="82">
-[...5 lines deleted...]
-      <c r="B82" s="2" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B91" s="2" t="inlineStr">
         <is>
           <t>Set 9</t>
         </is>
       </c>
-      <c r="C82" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D82" s="2" t="inlineStr">
+      <c r="C91" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E82" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F82" s="2" t="inlineStr">
+      <c r="E91" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F91" s="2" t="inlineStr">
         <is>
           <t>Open notepad and write a route which gives product of two integers back</t>
         </is>
       </c>
-      <c r="G82" s="2" t="inlineStr">
+      <c r="G91" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live Flask coding: chhota route likho, save, browser/curl se test. Syntax error terminal mein padho.
 **Example**
 ```
 @app.route('/ping')
 def ping():
     return jsonify(ok=True)
 @app.route('/even/&lt;int:n&gt;')
 def even(n):
     return 'even' if n % 2 == 0 else 'odd'
 ```</t>
         </is>
       </c>
-      <c r="H82" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J82" s="2" t="inlineStr">
+      <c r="H91" s="2" t="inlineStr"/>
+      <c r="I91" s="2" t="inlineStr"/>
+      <c r="J91" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K82" s="2" t="inlineStr">
+      <c r="K91" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L82" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M82" s="2" t="inlineStr">
+      <c r="L91" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M91" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="83">
-[...5 lines deleted...]
-      <c r="B83" s="2" t="inlineStr">
+    <row r="92">
+      <c r="A92" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B92" s="2" t="inlineStr">
         <is>
           <t>Set 10</t>
         </is>
       </c>
-      <c r="C83" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D83" s="2" t="inlineStr">
+      <c r="C92" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E83" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F83" s="2" t="inlineStr">
+      <c r="E92" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr">
         <is>
           <t>Show ID, github, and download from portal</t>
         </is>
       </c>
-      <c r="G83" s="2" t="inlineStr">
+      <c r="G92" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Examiner portal wala submitted ZIP chahta hai. Local extra changes mat dikhana.
 **Suggested flow**
 1) Portal ZIP download
 2) Extract
 3) venv + pip install -r requirements.txt
 4) flask run / python app.py</t>
         </is>
       </c>
-      <c r="H83" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J83" s="2" t="inlineStr">
+      <c r="H92" s="2" t="inlineStr"/>
+      <c r="I92" s="2" t="inlineStr"/>
+      <c r="J92" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K83" s="2" t="inlineStr">
+      <c r="K92" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L83" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M83" s="2" t="inlineStr">
+      <c r="L92" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M92" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="84">
-[...5 lines deleted...]
-      <c r="B84" s="2" t="inlineStr">
+    <row r="93">
+      <c r="A93" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B93" s="2" t="inlineStr">
         <is>
           <t>Set 10</t>
         </is>
       </c>
-      <c r="C84" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D84" s="2" t="inlineStr">
+      <c r="C93" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E84" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F84" s="2" t="inlineStr">
+      <c r="E93" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F93" s="2" t="inlineStr">
         <is>
           <t>Login as admin, show functionalities then go to staff, trekker etc. show all the core functionalities</t>
         </is>
       </c>
-      <c r="G84" s="2" t="inlineStr">
+      <c r="G93" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H84" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J84" s="2" t="inlineStr">
+      <c r="H93" s="2" t="inlineStr"/>
+      <c r="I93" s="2" t="inlineStr"/>
+      <c r="J93" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K84" s="2" t="inlineStr">
+      <c r="K93" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L84" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M84" s="2" t="inlineStr">
+      <c r="L93" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M93" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="85">
-[...5 lines deleted...]
-      <c r="B85" s="2" t="inlineStr">
+    <row r="94">
+      <c r="A94" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B94" s="2" t="inlineStr">
         <is>
           <t>Set 10</t>
         </is>
       </c>
-      <c r="C85" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D85" s="2" t="inlineStr">
+      <c r="C94" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E85" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F85" s="2" t="inlineStr">
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
         <is>
           <t>Can you write route to show total count of blacklisted users and run it</t>
         </is>
       </c>
-      <c r="G85" s="2" t="inlineStr">
+      <c r="G94" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live Flask coding: chhota route likho, save, browser/curl se test. Syntax error terminal mein padho.
 **Example**
 ```
 @app.route('/ping')
 def ping():
     return jsonify(ok=True)
 @app.route('/even/&lt;int:n&gt;')
 def even(n):
     return 'even' if n % 2 == 0 else 'odd'
 ```</t>
         </is>
       </c>
-      <c r="H85" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J85" s="2" t="inlineStr">
+      <c r="H94" s="2" t="inlineStr"/>
+      <c r="I94" s="2" t="inlineStr"/>
+      <c r="J94" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K85" s="2" t="inlineStr">
+      <c r="K94" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L85" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M85" s="2" t="inlineStr">
+      <c r="L94" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M94" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="86">
-[...5 lines deleted...]
-      <c r="B86" s="2" t="inlineStr">
+    <row r="95">
+      <c r="A95" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B95" s="2" t="inlineStr">
         <is>
           <t>Set 10</t>
         </is>
       </c>
-      <c r="C86" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D86" s="2" t="inlineStr">
+      <c r="C95" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E86" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F86" s="2" t="inlineStr">
+      <c r="E95" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Change colour of the button to orange</t>
         </is>
       </c>
-      <c r="G86" s="2" t="inlineStr">
+      <c r="G95" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Live UI change: relevant CSS/HTML template kholo — color, margin, flex, bootstrap class. Save + hard refresh.
 **Example**
 ```
 /* button red */
 .btn-primary { background: red; }
 /* center navbar item */
 .navbar { justify-content: center; }
 ```
 **Viva tip**
 DevTools se pehle try, phir file mein permanent change.</t>
         </is>
       </c>
-      <c r="H86" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J86" s="2" t="inlineStr">
+      <c r="H95" s="2" t="inlineStr"/>
+      <c r="I95" s="2" t="inlineStr"/>
+      <c r="J95" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K86" s="2" t="inlineStr">
+      <c r="K95" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L86" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M86" s="2" t="inlineStr">
+      <c r="L95" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M95" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="87">
-[...5 lines deleted...]
-      <c r="B87" s="2" t="inlineStr">
+    <row r="96">
+      <c r="A96" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B96" s="2" t="inlineStr">
         <is>
           <t>Set 11</t>
         </is>
       </c>
-      <c r="C87" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D87" s="2" t="inlineStr">
+      <c r="C96" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E87" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F87" s="2" t="inlineStr">
+      <c r="E96" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr">
         <is>
           <t>Show all the functionalities of your project</t>
         </is>
       </c>
-      <c r="G87" s="2" t="inlineStr">
+      <c r="G96" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H87" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="J87" s="2" t="inlineStr">
+      <c r="H96" s="2" t="inlineStr"/>
+      <c r="I96" s="2" t="inlineStr"/>
+      <c r="J96" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
-      <c r="K87" s="2" t="inlineStr">
+      <c r="K96" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L87" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M87" s="2" t="inlineStr">
+      <c r="L96" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M96" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="88">
-[...5 lines deleted...]
-      <c r="B88" s="2" t="inlineStr">
+    <row r="97">
+      <c r="A97" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B97" s="2" t="inlineStr">
         <is>
           <t>Set 11</t>
         </is>
       </c>
-      <c r="C88" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D88" s="2" t="inlineStr">
+      <c r="C97" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
-      <c r="E88" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F88" s="2" t="inlineStr">
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr">
         <is>
           <t>Show me if your application is preventing overbooking or not</t>
         </is>
       </c>
-      <c r="G88" s="2" t="inlineStr">
+      <c r="G97" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Demo script pehle se practice: 5–7 min, Admin + User roles, saare mandatory features.
 **Suggested flow**
 1) Register/login user
 2) Admin login — CRUD
 3) Approval/blacklist
 4) Booking/apply + edge case
 5) Search
 6) Logout
 **Viva tip**
 Bolte-bolte dikhao. Code tab kholna jab poochhein.</t>
         </is>
       </c>
-      <c r="H88" s="2" t="inlineStr"/>
-[...493 lines deleted...]
-      <c r="G97" s="2" t="inlineStr"/>
       <c r="H97" s="2" t="inlineStr"/>
       <c r="I97" s="2" t="inlineStr"/>
       <c r="J97" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>MAD2</t>
+          <t>MAD1</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>Level 2</t>
+          <t>Level 1</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>proctor 801</t>
+          <t>Proctor801</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>const users = [</t>
+          <t>proctor801</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr"/>
       <c r="H98" s="2" t="inlineStr"/>
       <c r="I98" s="2" t="inlineStr"/>
       <c r="J98" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -6950,51 +6950,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>He will give you according to him</t>
+          <t>Mad 2   Level 2</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr"/>
       <c r="H99" s="2" t="inlineStr"/>
       <c r="I99" s="2" t="inlineStr"/>
       <c r="J99" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7005,51 +7005,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>]</t>
+          <t>First of all don't get demotivated or misguided by others</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr"/>
       <c r="H100" s="2" t="inlineStr"/>
       <c r="I100" s="2" t="inlineStr"/>
       <c r="J100" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7060,51 +7060,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Then it took me around 10 mins to complete because I face error</t>
+          <t>He is not rude at all</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr"/>
       <c r="H101" s="2" t="inlineStr"/>
       <c r="I101" s="2" t="inlineStr"/>
       <c r="J101" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7115,106 +7115,106 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>But in the whole process he haven't interrupt me not a single time</t>
+          <t>Firstly he asked me to download the code and start server</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr"/>
       <c r="H102" s="2" t="inlineStr"/>
       <c r="I102" s="2" t="inlineStr"/>
       <c r="J102" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>Patiently waits for me to write and run the code</t>
+          <t>Then the demonstration</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr"/>
       <c r="H103" s="2" t="inlineStr"/>
       <c r="I103" s="2" t="inlineStr"/>
       <c r="J103" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7225,51 +7225,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>And I confidently did the code even I face the error 2-3 times but still I m confident enough</t>
+          <t>(Didn't interrupt me in the whole demo)</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr"/>
       <c r="H104" s="2" t="inlineStr"/>
       <c r="I104" s="2" t="inlineStr"/>
       <c r="J104" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7280,51 +7280,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Because he will check your confidence</t>
+          <t>Then he asked me to open any js editor online</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr"/>
       <c r="H105" s="2" t="inlineStr"/>
       <c r="I105" s="2" t="inlineStr"/>
       <c r="J105" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7335,51 +7335,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>Just stay calm</t>
+          <t>Then he pasted a json list in the chat and asked me to Filter the users who have a score greater than 15 using simple JavaScript.</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr"/>
       <c r="H106" s="2" t="inlineStr"/>
       <c r="I106" s="2" t="inlineStr"/>
       <c r="J106" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7390,51 +7390,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>And my viva ends here</t>
+          <t>const users = [</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr"/>
       <c r="H107" s="2" t="inlineStr"/>
       <c r="I107" s="2" t="inlineStr"/>
       <c r="J107" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7445,51 +7445,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>Because I wrote the correct code</t>
+          <t>He will give you according to him</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr"/>
       <c r="H108" s="2" t="inlineStr"/>
       <c r="I108" s="2" t="inlineStr"/>
       <c r="J108" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7500,106 +7500,106 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>And then he wished me all the best and nice day !</t>
+          <t>]</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr"/>
       <c r="H109" s="2" t="inlineStr"/>
       <c r="I109" s="2" t="inlineStr"/>
       <c r="J109" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>So yeah prepare well for JavaScript</t>
+          <t>Then it took me around 10 mins to complete because I face error</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr"/>
       <c r="H110" s="2" t="inlineStr"/>
       <c r="I110" s="2" t="inlineStr"/>
       <c r="J110" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
@@ -7610,1253 +7610,1896 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>He almost asked questions about js</t>
+          <t>But in the whole process he haven't interrupt me not a single time</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr"/>
       <c r="H111" s="2" t="inlineStr"/>
       <c r="I111" s="2" t="inlineStr"/>
       <c r="J111" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>Set 12</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>So prepare well and yeah don't believe on negative reviews</t>
+          <t>Patiently waits for me to write and run the code</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr"/>
       <c r="H112" s="2" t="inlineStr"/>
       <c r="I112" s="2" t="inlineStr"/>
       <c r="J112" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>Set 13</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>{id: 1, name: "proctor1", importance_score: 10},</t>
+          <t>And I confidently did the code even I face the error 2-3 times but still I m confident enough</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr"/>
       <c r="H113" s="2" t="inlineStr"/>
       <c r="I113" s="2" t="inlineStr"/>
       <c r="J113" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>Set 13</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>];Enhance the existing Vue application by adding user navigation with Vue Router. Display the list of users using v-for. When a user is clicked, navigate to /users/:id. Create a component that reads the id from the URL and displays the selected user's name and score. Display the score in red if it is below 50, otherwise in green. If the entered user ID does not exist, display a "User not found" message. this is what he asked i got from recording i was not able to do i had already panicked because of lag in my laptop and chrome not responding this question made it worse. prepare well guys. I wish nobody gets such a question. all the best!!</t>
+          <t>Because he will check your confidence</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr"/>
       <c r="H114" s="2" t="inlineStr"/>
       <c r="I114" s="2" t="inlineStr"/>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>Demo of the app</t>
+          <t>Just stay calm</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr"/>
       <c r="H115" s="2" t="inlineStr"/>
       <c r="I115" s="2" t="inlineStr"/>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Create a route /users which shows a list of users (each with id, name, and score). Build a small Vue application that uses routing via vue-router.When a user is clicked, navigate to /users/:id.On this new route, show a component that displays the selected user's details using the id from the URL.In this component, display the user's name and score, and change the score color to red if it is below 50, otherwise green.(Also make sure your app handles the case where an invalid user id is entered in the URL.)</t>
+          <t>And my viva ends here</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr"/>
       <c r="H116" s="2" t="inlineStr"/>
       <c r="I116" s="2" t="inlineStr"/>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>What is dijkstra's algorithm.</t>
+          <t>Because I wrote the correct code</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr"/>
       <c r="H117" s="2" t="inlineStr"/>
       <c r="I117" s="2" t="inlineStr"/>
       <c r="J117" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>What is bubble sort .</t>
+          <t>And then he wished me all the best and nice day !</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr"/>
       <c r="H118" s="2" t="inlineStr"/>
       <c r="I118" s="2" t="inlineStr"/>
       <c r="J118" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>What is normalisation</t>
+          <t>So yeah prepare well for JavaScript</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr"/>
       <c r="H119" s="2" t="inlineStr"/>
       <c r="I119" s="2" t="inlineStr"/>
       <c r="J119" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>What is 3nf</t>
+          <t>He almost asked questions about js</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr"/>
       <c r="H120" s="2" t="inlineStr"/>
       <c r="I120" s="2" t="inlineStr"/>
       <c r="J120" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 12</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>What are watchers</t>
+          <t>So prepare well and yeah don't believe on negative reviews</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr"/>
       <c r="H121" s="2" t="inlineStr"/>
       <c r="I121" s="2" t="inlineStr"/>
       <c r="J121" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>Set 14</t>
+          <t>Set 13</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Difference between v-if and v-show</t>
+          <t>{id: 1, name: "proctor1", importance_score: 10},</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr"/>
       <c r="H122" s="2" t="inlineStr"/>
       <c r="I122" s="2" t="inlineStr"/>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 13</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>*create a new vue component, it will have 3 check btn, label with red, blue and green</t>
+          <t>];Enhance the existing Vue application by adding user navigation with Vue Router. Display the list of users using v-for. When a user is clicked, navigate to /users/:id. Create a component that reads the id from the URL and displays the selected user's name and score. Display the score in red if it is below 50, otherwise in green. If the entered user ID does not exist, display a "User not found" message. this is what he asked i got from recording i was not able to do i had already panicked because of lag in my laptop and chrome not responding this question made it worse. prepare well guys. I wish nobody gets such a question. all the best!!</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr"/>
       <c r="H123" s="2" t="inlineStr"/>
       <c r="I123" s="2" t="inlineStr"/>
       <c r="J123" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 14</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>another submit btn</t>
+          <t>Demo of the app</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr"/>
       <c r="H124" s="2" t="inlineStr"/>
       <c r="I124" s="2" t="inlineStr"/>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>8</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 14</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>when I click on submit btn then the color of the submit btn will turn to respective check btn</t>
+          <t>Create a route /users which shows a list of users (each with id, name, and score). Build a small Vue application that uses routing via vue-router.When a user is clicked, navigate to /users/:id.On this new route, show a component that displays the selected user's details using the id from the URL.In this component, display the user's name and score, and change the score color to red if it is below 50, otherwise green.(Also make sure your app handles the case where an invalid user id is entered in the URL.)</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr"/>
       <c r="H125" s="2" t="inlineStr"/>
       <c r="I125" s="2" t="inlineStr"/>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 14</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>*create input box and submit btn in frontend, user will enter a number in input box, when user click submit btn, send an api request to backend, to check if it is a prime or not</t>
+          <t>What is dijkstra's algorithm.</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr"/>
       <c r="H126" s="2" t="inlineStr"/>
       <c r="I126" s="2" t="inlineStr"/>
       <c r="J126" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 14</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>*explain the download btn step by step,</t>
+          <t>What is bubble sort .</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr"/>
       <c r="H127" s="2" t="inlineStr"/>
       <c r="I127" s="2" t="inlineStr"/>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 14</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>*explain the use of ':' in `:disabled=isLoading` which I was using</t>
+          <t>What is normalisation</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr"/>
       <c r="H128" s="2" t="inlineStr"/>
       <c r="I128" s="2" t="inlineStr"/>
       <c r="J128" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
           <t>Level 2</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
           <t>proctor 801</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>Review</t>
-[...3 lines deleted...]
-      <c r="C129" s="2" t="inlineStr"/>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B129" s="2" t="inlineStr">
+        <is>
+          <t>Set 14</t>
+        </is>
+      </c>
+      <c r="C129" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t>Anonymous</t>
+          <t>Sheet import</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>He is very chill and gives you time to think.</t>
+          <t>What is 3nf</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr"/>
       <c r="H129" s="2" t="inlineStr"/>
-      <c r="I129" s="2" t="inlineStr">
+      <c r="I129" s="2" t="inlineStr"/>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B130" s="2" t="inlineStr">
+        <is>
+          <t>Set 14</t>
+        </is>
+      </c>
+      <c r="C130" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D130" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E130" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr">
+        <is>
+          <t>What are watchers</t>
+        </is>
+      </c>
+      <c r="G130" s="2" t="inlineStr"/>
+      <c r="H130" s="2" t="inlineStr"/>
+      <c r="I130" s="2" t="inlineStr"/>
+      <c r="J130" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K130" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L130" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M130" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B131" s="2" t="inlineStr">
+        <is>
+          <t>Set 14</t>
+        </is>
+      </c>
+      <c r="C131" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr">
+        <is>
+          <t>Difference between v-if and v-show</t>
+        </is>
+      </c>
+      <c r="G131" s="2" t="inlineStr"/>
+      <c r="H131" s="2" t="inlineStr"/>
+      <c r="I131" s="2" t="inlineStr"/>
+      <c r="J131" s="2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K131" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L131" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M131" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B132" s="2" t="inlineStr">
+        <is>
+          <t>Set 15</t>
+        </is>
+      </c>
+      <c r="C132" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F132" s="2" t="inlineStr">
+        <is>
+          <t>*create a new vue component, it will have 3 check btn, label with red, blue and green</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr"/>
+      <c r="H132" s="2" t="inlineStr"/>
+      <c r="I132" s="2" t="inlineStr"/>
+      <c r="J132" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K132" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L132" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M132" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B133" s="2" t="inlineStr">
+        <is>
+          <t>Set 15</t>
+        </is>
+      </c>
+      <c r="C133" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D133" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E133" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F133" s="2" t="inlineStr">
+        <is>
+          <t>another submit btn</t>
+        </is>
+      </c>
+      <c r="G133" s="2" t="inlineStr"/>
+      <c r="H133" s="2" t="inlineStr"/>
+      <c r="I133" s="2" t="inlineStr"/>
+      <c r="J133" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K133" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L133" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M133" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B134" s="2" t="inlineStr">
+        <is>
+          <t>Set 15</t>
+        </is>
+      </c>
+      <c r="C134" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D134" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E134" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>when I click on submit btn then the color of the submit btn will turn to respective check btn</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr"/>
+      <c r="H134" s="2" t="inlineStr"/>
+      <c r="I134" s="2" t="inlineStr"/>
+      <c r="J134" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K134" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L134" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M134" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B135" s="2" t="inlineStr">
+        <is>
+          <t>Set 15</t>
+        </is>
+      </c>
+      <c r="C135" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F135" s="2" t="inlineStr">
+        <is>
+          <t>*create input box and submit btn in frontend, user will enter a number in input box, when user click submit btn, send an api request to backend, to check if it is a prime or not</t>
+        </is>
+      </c>
+      <c r="G135" s="2" t="inlineStr"/>
+      <c r="H135" s="2" t="inlineStr"/>
+      <c r="I135" s="2" t="inlineStr"/>
+      <c r="J135" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K135" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L135" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M135" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B136" s="2" t="inlineStr">
+        <is>
+          <t>Set 15</t>
+        </is>
+      </c>
+      <c r="C136" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D136" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F136" s="2" t="inlineStr">
+        <is>
+          <t>*explain the download btn step by step,</t>
+        </is>
+      </c>
+      <c r="G136" s="2" t="inlineStr"/>
+      <c r="H136" s="2" t="inlineStr"/>
+      <c r="I136" s="2" t="inlineStr"/>
+      <c r="J136" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B137" s="2" t="inlineStr">
+        <is>
+          <t>Set 15</t>
+        </is>
+      </c>
+      <c r="C137" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E137" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F137" s="2" t="inlineStr">
+        <is>
+          <t>*explain the use of ':' in `:disabled=isLoading` which I was using</t>
+        </is>
+      </c>
+      <c r="G137" s="2" t="inlineStr"/>
+      <c r="H137" s="2" t="inlineStr"/>
+      <c r="I137" s="2" t="inlineStr"/>
+      <c r="J137" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K137" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L137" s="2" t="inlineStr">
+        <is>
+          <t>Level 2</t>
+        </is>
+      </c>
+      <c r="M137" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>Set 16</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>Dimple</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>2026-01-08</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>]</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr"/>
+      <c r="H138" s="2" t="inlineStr"/>
+      <c r="I138" s="2" t="inlineStr"/>
+      <c r="J138" s="2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K138" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L138" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M138" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B139" s="2" t="inlineStr"/>
+      <c r="C139" s="2" t="inlineStr"/>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>Saurabh</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="F139" s="2" t="inlineStr">
+        <is>
+          <t>proctor is good . she asked very easy questions .</t>
+        </is>
+      </c>
+      <c r="G139" s="2" t="inlineStr"/>
+      <c r="H139" s="2" t="inlineStr"/>
+      <c r="I139" s="2" t="inlineStr">
+        <is>
+          <t>1. show your github repository and collabration .
+2. Change your code in backened so that only open status treks are shown (no any closed status trek is visible in table)
+3. change the color of any button
+4. show that staff can update trek slots
+5. login as a user , update the profile and book a trek
+6. register a staff member , approve the staff , assign a trek and login as staff
+7. what is authentication and authorization
+8. write a route to show all booking records from booking table</t>
+        </is>
+      </c>
+      <c r="J139" s="2" t="inlineStr"/>
+      <c r="K139" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr"/>
+      <c r="M139" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B140" s="2" t="inlineStr"/>
+      <c r="C140" s="2" t="inlineStr"/>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>801</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="F140" s="2" t="inlineStr">
+        <is>
+          <t>sportive but strict</t>
+        </is>
+      </c>
+      <c r="G140" s="2" t="inlineStr"/>
+      <c r="H140" s="2" t="inlineStr"/>
+      <c r="I140" s="2" t="inlineStr">
+        <is>
+          <t>1. How should we implement a search function that takes a start date and an end date, and returns all tracks that are active within that specific timeframe?</t>
+        </is>
+      </c>
+      <c r="J140" s="2" t="inlineStr"/>
+      <c r="K140" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L140" s="2" t="inlineStr"/>
+      <c r="M140" s="2" t="inlineStr">
+        <is>
+          <t>proctor 801</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B141" s="2" t="inlineStr"/>
+      <c r="C141" s="2" t="inlineStr"/>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>Anonymous</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F141" s="2" t="inlineStr">
+        <is>
+          <t>He is very chill and gives you time to think.</t>
+        </is>
+      </c>
+      <c r="G141" s="2" t="inlineStr"/>
+      <c r="H141" s="2" t="inlineStr"/>
+      <c r="I141" s="2" t="inlineStr">
         <is>
           <t>1. Show all the functionalities of your project
 2. Show me if your application is preventing overbooking or not
 3. Theory questions - What is CORS ; difference between PUT vs PATCH ; Why http stateless
 4. Coding question - Change a button color to orange ; write a route to get username of all blacklisted staffs</t>
         </is>
       </c>
-      <c r="J129" s="2" t="inlineStr"/>
-      <c r="K129" s="2" t="inlineStr">
+      <c r="J141" s="2" t="inlineStr"/>
+      <c r="K141" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L129" s="2" t="inlineStr"/>
-      <c r="M129" s="2" t="inlineStr">
+      <c r="L141" s="2" t="inlineStr"/>
+      <c r="M141" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" s="2" t="inlineStr">
+    <row r="142">
+      <c r="A142" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B130" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D130" s="2" t="inlineStr">
+      <c r="B142" s="2" t="inlineStr"/>
+      <c r="C142" s="2" t="inlineStr"/>
+      <c r="D142" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
-      <c r="E130" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F130" s="2" t="inlineStr">
+      <c r="E142" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F142" s="2" t="inlineStr">
         <is>
           <t>Stay calm, sir is nice and gives you time to answer. I would say practice writing code especially stuff like count all the blacklisted users. Make sure you all the theory as well. I messed up the code but I answered the theory questions well.</t>
         </is>
       </c>
-      <c r="G130" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I130" s="2" t="inlineStr">
+      <c r="G142" s="2" t="inlineStr"/>
+      <c r="H142" s="2" t="inlineStr"/>
+      <c r="I142" s="2" t="inlineStr">
         <is>
           <t>1. Show ID, github, and download from portal
 2. Login as admin, show functionalities then go to staff, trekker etc. show all the core functionalities
 3. Can you write route to show total count of blacklisted users and run it
 4. Show models.py, difference between backref and back_populates
 5. Difference between PUT and PATCH
 6. Change colour of the button to orange</t>
         </is>
       </c>
-      <c r="J130" s="2" t="inlineStr"/>
-      <c r="K130" s="2" t="inlineStr">
+      <c r="J142" s="2" t="inlineStr"/>
+      <c r="K142" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L130" s="2" t="inlineStr"/>
-      <c r="M130" s="2" t="inlineStr">
+      <c r="L142" s="2" t="inlineStr"/>
+      <c r="M142" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" s="2" t="inlineStr">
+    <row r="143">
+      <c r="A143" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B131" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D131" s="2" t="inlineStr">
+      <c r="B143" s="2" t="inlineStr"/>
+      <c r="C143" s="2" t="inlineStr"/>
+      <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Utkarsh</t>
         </is>
       </c>
-      <c r="E131" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F131" s="2" t="inlineStr">
+      <c r="E143" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F143" s="2" t="inlineStr">
         <is>
           <t>Sir is very good. He gives time to think. Also gives suggestions if we get stuck with coding. He is calm and supportive.</t>
         </is>
       </c>
-      <c r="G131" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I131" s="2" t="inlineStr">
+      <c r="G143" s="2" t="inlineStr"/>
+      <c r="H143" s="2" t="inlineStr"/>
+      <c r="I143" s="2" t="inlineStr">
         <is>
           <t>1. Show ID Card
 2. Shot github collaborator
 3. Login as Admin and create a trek
 4. Show what happens if slots are 0 and users tries to book it
 5. Show all the core functionalities
 6. Show Profile registration
 7. Open notepad and write a route which gives product of two integers back
 8. Change button of a colour
 9. What is CORS
 10. Why http is stateless
 11. Difference between PUT and PATCH</t>
         </is>
       </c>
-      <c r="J131" s="2" t="inlineStr"/>
-      <c r="K131" s="2" t="inlineStr">
+      <c r="J143" s="2" t="inlineStr"/>
+      <c r="K143" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L131" s="2" t="inlineStr"/>
-      <c r="M131" s="2" t="inlineStr">
+      <c r="L143" s="2" t="inlineStr"/>
+      <c r="M143" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" s="2" t="inlineStr">
+    <row r="144">
+      <c r="A144" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B132" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D132" s="2" t="inlineStr">
+      <c r="B144" s="2" t="inlineStr"/>
+      <c r="C144" s="2" t="inlineStr"/>
+      <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Sheet response</t>
         </is>
       </c>
-      <c r="E132" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F132" s="2" t="inlineStr">
+      <c r="E144" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F144" s="2" t="inlineStr">
         <is>
           <t>Proctor is chill and polite, when asked for feedback, he pointed areas of imrprovement.
 if you know the code, and basic theory questions in this sheet, you are good</t>
         </is>
       </c>
-      <c r="G132" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I132" s="2" t="inlineStr">
+      <c r="G144" s="2" t="inlineStr"/>
+      <c r="H144" s="2" t="inlineStr"/>
+      <c r="I144" s="2" t="inlineStr">
         <is>
           <t>1. Show ID Card
 2. Open Github and show collaborator
 3. Download the project and execute it
 4. Asked to login as admin and show dashboard, create trek
 5. create staff approve it, login as admin, assign to new staff login as staff and update the slots
 6. login as user and book the trek and update profile
 7. Theory question: MVC, backpopulate and backref
 8. Code question: Where is the model, write a route to take two integers and return their sum (did in notepad), asked to change button color</t>
         </is>
       </c>
-      <c r="J132" s="2" t="inlineStr"/>
-      <c r="K132" s="2" t="inlineStr">
+      <c r="J144" s="2" t="inlineStr"/>
+      <c r="K144" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L132" s="2" t="inlineStr"/>
-      <c r="M132" s="2" t="inlineStr">
+      <c r="L144" s="2" t="inlineStr"/>
+      <c r="M144" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" s="2" t="inlineStr">
+    <row r="145">
+      <c r="A145" s="2" t="inlineStr">
         <is>
           <t>Review</t>
         </is>
       </c>
-      <c r="B133" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="D133" s="2" t="inlineStr">
+      <c r="B145" s="2" t="inlineStr"/>
+      <c r="C145" s="2" t="inlineStr"/>
+      <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Roshini</t>
         </is>
       </c>
-      <c r="E133" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F133" s="2" t="inlineStr">
+      <c r="E145" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F145" s="2" t="inlineStr">
         <is>
           <t>Very chill proctor , just try to know the core functionalities well</t>
         </is>
       </c>
-      <c r="G133" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="I133" s="2" t="inlineStr">
+      <c r="G145" s="2" t="inlineStr"/>
+      <c r="H145" s="2" t="inlineStr"/>
+      <c r="I145" s="2" t="inlineStr">
         <is>
           <t>1. Checked the functionalitues of everything
 2. Learn to change colour of button .
 3. Try to write route to have 2 integers in url and return the sum
 4. ORM
 5. Put vs patch
 6. MVC</t>
         </is>
       </c>
-      <c r="J133" s="2" t="inlineStr"/>
-      <c r="K133" s="2" t="inlineStr">
+      <c r="J145" s="2" t="inlineStr"/>
+      <c r="K145" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
-      <c r="L133" s="2" t="inlineStr"/>
-      <c r="M133" s="2" t="inlineStr">
+      <c r="L145" s="2" t="inlineStr"/>
+      <c r="M145" s="2" t="inlineStr">
         <is>
           <t>Proctor801</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:M133"/>
+  <autoFilter ref="A1:M145"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>