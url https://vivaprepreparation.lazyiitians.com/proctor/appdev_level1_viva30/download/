--- v0 (2026-08-23)
+++ v1 (2026-10-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="All sets" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$212</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'All sets'!$A$1:$M$214</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -421,68 +421,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M212"/>
+  <dimension ref="A1:M214"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="12" customWidth="1" min="2" max="2"/>
     <col width="12" customWidth="1" min="3" max="3"/>
-    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="21" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
-    <col width="22" customWidth="1" min="9" max="9"/>
+    <col width="42" customWidth="1" min="9" max="9"/>
     <col width="13" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="12" customWidth="1" min="12" max="12"/>
     <col width="22" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Set</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Set date</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Posted by</t>
@@ -9819,51 +9819,51 @@
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>Set 14</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>Show ID Card</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Camera pe clearly IITM/college ID dikhao — naam photo match.
 Pehle se ID haath mein rakho. Glare mat aane do. Examiner screenshot/verify karta hai. Iske baad GitHub + project run.</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr"/>
       <c r="I138" s="2" t="inlineStr"/>
       <c r="J138" s="2" t="inlineStr">
         <is>
           <t>7</t>
         </is>
@@ -9880,51 +9880,51 @@
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>Set 14</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>What is Caching and where cache data is store</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 data() local diary. Store school notice board.
 Search query local. Logged-in user store. Persist: store + localStorage together.
 state vs data: similar concept, scope alag.
 Pehle 1-line definition, phir related MAD2 layer (Vue SFC / Flask route / models.py / tasks.py / Redis).
 4-line formula: input kahan se aaya, auth/validation kaunsa, DB ya cache ya Celery, kya return.
 Related mix mat karo — cache ≠ Celery, authentication ≠ authorization, v-if ≠ v-show, Beat ≠ Worker. Follow-up ke liye ek difference ready rakho.
 **Example**
 ```
 // local
 data() { return { q: '' } }
@@ -9953,51 +9953,51 @@
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>Set 14</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>What is Single Page Application</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 AJAX page reload ke bina server se data laata hai. Aaj kal fetch() + Promises.
 fetch('/api/users').then(r =&gt; r.json()).then(data =&gt; { ... })
 Promise: future value (pending/fulfilled/rejected). fetch Promise return karta hai.
 SPA (Vue): ek HTML, baaki routes JS se, partial update. MAD1 generally full page render (Jinja) — submit pe poora refresh.
 async/await Promise ka clean syntax.</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr"/>
       <c r="I140" s="2" t="inlineStr"/>
       <c r="J140" s="2" t="inlineStr">
@@ -10017,51 +10017,51 @@
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>Set 14</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>Vue Code to return sum of two numbers</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Vue = UI ka smart assistant. Data badlo, screen khud update. MAD1 Jinja har click pe naya HTML.
 Progressive frontend framework. Components, reactivity, directives.
 MAD2 SPA: ek index.html, Vue Router pages, Flask sirf JSON.
 Fayde: easy, SFC, docs. Vs React: templates HTML-like, course sikhata hai. Vs plain JS: baar-baar DOM mat chhedo.
 **Example**
 ```
 &lt;!-- HelloWorld.vue --&gt;
 &lt;template&gt;
   &lt;h1&gt;{{ msg }}&lt;/h1&gt;
 &lt;/template&gt;
@@ -10093,51 +10093,51 @@
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>Set 14</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>2026-08-14</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>Route to add a row to the trek table</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>**Simple**
 Project overview: problem → roles → main entities → key flows (register, book, admin approve).
 **Viva tip**
 1 minute elevator pitch ready rakho, phir demo.</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr"/>
       <c r="I142" s="2" t="inlineStr"/>
       <c r="J142" s="2" t="inlineStr">
         <is>
           <t>2</t>
@@ -10145,126 +10145,126 @@
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>MAD1</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>Set 15</t>
+          <t>Set 14</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-14</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
-          <t>Sheet import</t>
+          <t>Sheet import, Admin</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>2026-08-16</t>
+          <t>2026-08-25</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>First complete project demo,</t>
+          <t>Asked to write the route for register</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr"/>
       <c r="H143" s="2" t="inlineStr"/>
       <c r="I143" s="2" t="inlineStr"/>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>MAD2</t>
+          <t>MAD1</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>Set 15</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Then for coding he asked me write a route to return all doctors (I have done hms project)</t>
+          <t>First complete project demo,</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr"/>
       <c r="H144" s="2" t="inlineStr"/>
       <c r="I144" s="2" t="inlineStr"/>
       <c r="J144" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10275,161 +10275,161 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>Set 15</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Then for theory, he asked:</t>
+          <t>Then for coding he asked me write a route to return all doctors (I have done hms project)</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr"/>
       <c r="H145" s="2" t="inlineStr"/>
       <c r="I145" s="2" t="inlineStr"/>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>Set 15</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>where redis stores data (answer is ram),</t>
+          <t>Then for theory, he asked:</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr"/>
       <c r="H146" s="2" t="inlineStr"/>
       <c r="I146" s="2" t="inlineStr"/>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>Set 15</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>what is props in vue,</t>
+          <t>where redis stores data (answer is ram),</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr"/>
       <c r="H147" s="2" t="inlineStr"/>
       <c r="I147" s="2" t="inlineStr"/>
       <c r="J147" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10440,51 +10440,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>Set 15</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>where is jwt tokens stored (answer is local storage)</t>
+          <t>what is props in vue,</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr"/>
       <c r="H148" s="2" t="inlineStr"/>
       <c r="I148" s="2" t="inlineStr"/>
       <c r="J148" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10495,106 +10495,106 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>Set 15</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>that's all</t>
+          <t>where is jwt tokens stored (answer is local storage)</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr"/>
       <c r="H149" s="2" t="inlineStr"/>
       <c r="I149" s="2" t="inlineStr"/>
       <c r="J149" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>Set 16</t>
+          <t>Set 15</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Show me ur id</t>
+          <t>that's all</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr"/>
       <c r="H150" s="2" t="inlineStr"/>
       <c r="I150" s="2" t="inlineStr"/>
       <c r="J150" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10605,51 +10605,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>Set 16</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>Download project from the submission portal and setup for demo. Was patient throughout the process.</t>
+          <t>Show me ur id</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr"/>
       <c r="H151" s="2" t="inlineStr"/>
       <c r="I151" s="2" t="inlineStr"/>
       <c r="J151" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10660,51 +10660,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>Set 16</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Show github commits and collaborator</t>
+          <t>Download project from the submission portal and setup for demo. Was patient throughout the process.</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr"/>
       <c r="H152" s="2" t="inlineStr"/>
       <c r="I152" s="2" t="inlineStr"/>
       <c r="J152" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10715,51 +10715,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>Set 16</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Write a route to fetch all the doctors and their details</t>
+          <t>Show github commits and collaborator</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr"/>
       <c r="H153" s="2" t="inlineStr"/>
       <c r="I153" s="2" t="inlineStr"/>
       <c r="J153" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -10770,326 +10770,326 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>Set 16</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Asked if I had implemented caching and backend jobs and show that.</t>
+          <t>Write a route to fetch all the doctors and their details</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr"/>
       <c r="H154" s="2" t="inlineStr"/>
       <c r="I154" s="2" t="inlineStr"/>
       <c r="J154" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>Set 17</t>
+          <t>Set 16</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Demonstrate the app</t>
+          <t>Asked if I had implemented caching and backend jobs and show that.</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr"/>
       <c r="H155" s="2" t="inlineStr"/>
       <c r="I155" s="2" t="inlineStr"/>
       <c r="J155" s="2" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>Set 17</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>Show GitHub repository if added collaborator</t>
+          <t>Demonstrate the app</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr"/>
       <c r="H156" s="2" t="inlineStr"/>
       <c r="I156" s="2" t="inlineStr"/>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>Set 17</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>In Notepad write a route which will return all the students</t>
+          <t>Show GitHub repository if added collaborator</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr"/>
       <c r="H157" s="2" t="inlineStr"/>
       <c r="I157" s="2" t="inlineStr"/>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>Set 17</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Asked if I implemented the Backend jobs like monthly report, daily reminder</t>
+          <t>In Notepad write a route which will return all the students</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr"/>
       <c r="H158" s="2" t="inlineStr"/>
       <c r="I158" s="2" t="inlineStr"/>
       <c r="J158" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
-          <t>Set 18</t>
+          <t>Set 17</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Proctor joined ~5 mins late.</t>
+          <t>Asked if I implemented the Backend jobs like monthly report, daily reminder</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr"/>
       <c r="H159" s="2" t="inlineStr"/>
       <c r="I159" s="2" t="inlineStr"/>
       <c r="J159" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11100,51 +11100,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>Set 18</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>You may download the project from viva portal and get started.</t>
+          <t>Proctor joined ~5 mins late.</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr"/>
       <c r="H160" s="2" t="inlineStr"/>
       <c r="I160" s="2" t="inlineStr"/>
       <c r="J160" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11155,51 +11155,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>Set 18</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Installed dependencies, all terminals were fired up and running.</t>
+          <t>You may download the project from viva portal and get started.</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr"/>
       <c r="H161" s="2" t="inlineStr"/>
       <c r="I161" s="2" t="inlineStr"/>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11210,51 +11210,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>Set 18</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Started with demo. Finished it in 4-5 mins. Interrupted, asking if I had done any background jobs.</t>
+          <t>Installed dependencies, all terminals were fired up and running.</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr"/>
       <c r="H162" s="2" t="inlineStr"/>
       <c r="I162" s="2" t="inlineStr"/>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11265,51 +11265,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>Set 18</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>I demoed the background tasks. There was some issue with the email id so the terminal showed error and the emails were not sending. I said I will fix it if you'll let me, he suggested a different way to fix it but I didn't do it becuse I don't have that file with me.</t>
+          <t>Started with demo. Finished it in 4-5 mins. Interrupted, asking if I had done any background jobs.</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr"/>
       <c r="H163" s="2" t="inlineStr"/>
       <c r="I163" s="2" t="inlineStr"/>
       <c r="J163" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11320,326 +11320,326 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>Set 18</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>Open notepad, write a route to return all students. He stopped me midway, and proceeded to the next question.</t>
+          <t>I demoed the background tasks. There was some issue with the email id so the terminal showed error and the emails were not sending. I said I will fix it if you'll let me, he suggested a different way to fix it but I didn't do it becuse I don't have that file with me.</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr"/>
       <c r="H164" s="2" t="inlineStr"/>
       <c r="I164" s="2" t="inlineStr"/>
       <c r="J164" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>Set 18</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>Gave me the definition of "props" and asked me what's the term used to describe it? Asked if I have used it anywhere in my project.</t>
+          <t>Open notepad, write a route to return all students. He stopped me midway, and proceeded to the next question.</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr"/>
       <c r="H165" s="2" t="inlineStr"/>
       <c r="I165" s="2" t="inlineStr"/>
       <c r="J165" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>Set 19</t>
+          <t>Set 18</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>change the setting in crontab so the reminder will be sent every minute into the GoogleSpace</t>
+          <t>Gave me the definition of "props" and asked me what's the term used to describe it? Asked if I have used it anywhere in my project.</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr"/>
       <c r="H166" s="2" t="inlineStr"/>
       <c r="I166" s="2" t="inlineStr"/>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>Set 20</t>
+          <t>Set 19</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>Full project demo</t>
+          <t>change the setting in crontab so the reminder will be sent every minute into the GoogleSpace</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr"/>
       <c r="H167" s="2" t="inlineStr"/>
       <c r="I167" s="2" t="inlineStr"/>
       <c r="J167" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>Set 20</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>Demonstrate caching (didn't need to ask separately, i showed it working live on screen/terminal already)</t>
+          <t>Full project demo</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr"/>
       <c r="H168" s="2" t="inlineStr"/>
       <c r="I168" s="2" t="inlineStr"/>
       <c r="J168" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
           <t>Set 20</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Asked to change the reminder schedule to send right now and I couldn't find the crontab config right away, he pointed me in the right direction and I got it working</t>
+          <t>Demonstrate caching (didn't need to ask separately, i showed it working live on screen/terminal already)</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr"/>
       <c r="H169" s="2" t="inlineStr"/>
       <c r="I169" s="2" t="inlineStr"/>
       <c r="J169" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11650,51 +11650,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>Set 20</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>Asked me to create a new page/view showing "Hello world," wire it into the router, and run it live</t>
+          <t>Asked to change the reminder schedule to send right now and I couldn't find the crontab config right away, he pointed me in the right direction and I got it working</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr"/>
       <c r="H170" s="2" t="inlineStr"/>
       <c r="I170" s="2" t="inlineStr"/>
       <c r="J170" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11705,106 +11705,106 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>Set 20</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>Very few theory questions — mostly focused on the demo and live tasks</t>
+          <t>Asked me to create a new page/view showing "Hello world," wire it into the router, and run it live</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr"/>
       <c r="H171" s="2" t="inlineStr"/>
       <c r="I171" s="2" t="inlineStr"/>
       <c r="J171" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>Set 21</t>
+          <t>Set 20</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>#viva 1 - Trekking app</t>
+          <t>Very few theory questions — mostly focused on the demo and live tasks</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr"/>
       <c r="H172" s="2" t="inlineStr"/>
       <c r="I172" s="2" t="inlineStr"/>
       <c r="J172" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11815,51 +11815,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>Set 21</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>- Asked for ID card and GitHub collaborator proof</t>
+          <t>#viva 1 - Trekking app</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr"/>
       <c r="H173" s="2" t="inlineStr"/>
       <c r="I173" s="2" t="inlineStr"/>
       <c r="J173" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -11870,326 +11870,326 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>Set 21</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>- Asked me for a demo of the application</t>
+          <t>- Asked for ID card and GitHub collaborator proof</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr"/>
       <c r="H174" s="2" t="inlineStr"/>
       <c r="I174" s="2" t="inlineStr"/>
       <c r="J174" s="2" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>Set 21</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>- Asked about daily and monthly scheduler beat to run it now and check if the mail came(my project i used mail)</t>
+          <t>- Asked me for a demo of the application</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr"/>
       <c r="H175" s="2" t="inlineStr"/>
       <c r="I175" s="2" t="inlineStr"/>
       <c r="J175" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>4</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>Set 21</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>- Asked me to write the model for users in notepad</t>
+          <t>- Asked about daily and monthly scheduler beat to run it now and check if the mail came(my project i used mail)</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr"/>
       <c r="H176" s="2" t="inlineStr"/>
       <c r="I176" s="2" t="inlineStr"/>
       <c r="J176" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>Set 21</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>- Asked what is prop</t>
+          <t>- Asked me to write the model for users in notepad</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr"/>
       <c r="H177" s="2" t="inlineStr"/>
       <c r="I177" s="2" t="inlineStr"/>
       <c r="J177" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>Set 21</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>-Asked and corrected the mistakes i made in model</t>
+          <t>- Asked what is prop</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr"/>
       <c r="H178" s="2" t="inlineStr"/>
       <c r="I178" s="2" t="inlineStr"/>
       <c r="J178" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
-          <t>Set 22</t>
+          <t>Set 21</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>project demonstration took around 17-20 minutes</t>
+          <t>-Asked and corrected the mistakes i made in model</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr"/>
       <c r="H179" s="2" t="inlineStr"/>
       <c r="I179" s="2" t="inlineStr"/>
       <c r="J179" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12200,51 +12200,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>write login route (less time so just started asking questions instead)</t>
+          <t>project demonstration took around 17-20 minutes</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr"/>
       <c r="H180" s="2" t="inlineStr"/>
       <c r="I180" s="2" t="inlineStr"/>
       <c r="J180" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12255,161 +12255,161 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>what is SQLAlchemy</t>
+          <t>write login route (less time so just started asking questions instead)</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr"/>
       <c r="H181" s="2" t="inlineStr"/>
       <c r="I181" s="2" t="inlineStr"/>
       <c r="J181" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>have you used ORM</t>
+          <t>what is SQLAlchemy</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr"/>
       <c r="H182" s="2" t="inlineStr"/>
       <c r="I182" s="2" t="inlineStr"/>
       <c r="J182" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>show commits on git</t>
+          <t>have you used ORM</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr"/>
       <c r="H183" s="2" t="inlineStr"/>
       <c r="I183" s="2" t="inlineStr"/>
       <c r="J183" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12420,51 +12420,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>how much percentage was done via ai</t>
+          <t>show commits on git</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr"/>
       <c r="H184" s="2" t="inlineStr"/>
       <c r="I184" s="2" t="inlineStr"/>
       <c r="J184" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12475,161 +12475,161 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>Set 22</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>that's it</t>
+          <t>how much percentage was done via ai</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr"/>
       <c r="H185" s="2" t="inlineStr"/>
       <c r="I185" s="2" t="inlineStr"/>
       <c r="J185" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>Set 23</t>
+          <t>Set 22</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>Ask to write model for User</t>
+          <t>that's it</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr"/>
       <c r="H186" s="2" t="inlineStr"/>
       <c r="I186" s="2" t="inlineStr"/>
       <c r="J186" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>Set 23</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>Ask to show git repository</t>
+          <t>Ask to write model for User</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr"/>
       <c r="H187" s="2" t="inlineStr"/>
       <c r="I187" s="2" t="inlineStr"/>
       <c r="J187" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12640,106 +12640,106 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>Set 23</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>Write v-for loop</t>
+          <t>Ask to show git repository</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr"/>
       <c r="H188" s="2" t="inlineStr"/>
       <c r="I188" s="2" t="inlineStr"/>
       <c r="J188" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>Set 23</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>Explain login page</t>
+          <t>Write v-for loop</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr"/>
       <c r="H189" s="2" t="inlineStr"/>
       <c r="I189" s="2" t="inlineStr"/>
       <c r="J189" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L189" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M189" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12750,161 +12750,161 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>Set 23</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>Create vue page and connect with backend</t>
+          <t>Explain login page</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr"/>
       <c r="H190" s="2" t="inlineStr"/>
       <c r="I190" s="2" t="inlineStr"/>
       <c r="J190" s="2" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>Set 24</t>
+          <t>Set 23</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>asked to show id</t>
+          <t>Create vue page and connect with backend</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr"/>
       <c r="H191" s="2" t="inlineStr"/>
       <c r="I191" s="2" t="inlineStr"/>
       <c r="J191" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>Set 24</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>what are different types of vue life cycle hooks</t>
+          <t>asked to show id</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr"/>
       <c r="H192" s="2" t="inlineStr"/>
       <c r="I192" s="2" t="inlineStr"/>
       <c r="J192" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12915,51 +12915,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>Set 24</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>vue code to add two numbers and display a message</t>
+          <t>what are different types of vue life cycle hooks</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr"/>
       <c r="H193" s="2" t="inlineStr"/>
       <c r="I193" s="2" t="inlineStr"/>
       <c r="J193" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -12970,271 +12970,271 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>Set 24</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>then he asked me to show my github collaborater and commit history as well</t>
+          <t>vue code to add two numbers and display a message</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr"/>
       <c r="H194" s="2" t="inlineStr"/>
       <c r="I194" s="2" t="inlineStr"/>
       <c r="J194" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>Set 25</t>
+          <t>Set 24</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>appdev_level1_viva30 For Leve 1</t>
+          <t>then he asked me to show my github collaborater and commit history as well</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr"/>
       <c r="H195" s="2" t="inlineStr"/>
       <c r="I195" s="2" t="inlineStr"/>
       <c r="J195" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L195" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>Asked me to show company approval because I directly logged in as company.</t>
+          <t>appdev_level1_viva30 For Leve 1</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr"/>
       <c r="H196" s="2" t="inlineStr"/>
       <c r="I196" s="2" t="inlineStr"/>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>Then placement drive approval.</t>
+          <t>Asked me to show company approval because I directly logged in as company.</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr"/>
       <c r="H197" s="2" t="inlineStr"/>
       <c r="I197" s="2" t="inlineStr"/>
       <c r="J197" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>Then student apply flow.</t>
+          <t>Then placement drive approval.</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr"/>
       <c r="H198" s="2" t="inlineStr"/>
       <c r="I198" s="2" t="inlineStr"/>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -13245,161 +13245,161 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>route to fetch all students</t>
+          <t>Then student apply flow.</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr"/>
       <c r="H199" s="2" t="inlineStr"/>
       <c r="I199" s="2" t="inlineStr"/>
       <c r="J199" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>create one vue page and connect through router</t>
+          <t>route to fetch all students</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr"/>
       <c r="H200" s="2" t="inlineStr"/>
       <c r="I200" s="2" t="inlineStr"/>
       <c r="J200" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>thankyou, have a nice day</t>
+          <t>create one vue page and connect through router</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr"/>
       <c r="H201" s="2" t="inlineStr"/>
       <c r="I201" s="2" t="inlineStr"/>
       <c r="J201" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -13410,216 +13410,216 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>Set 25</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>it was 9pm 😂</t>
+          <t>thankyou, have a nice day</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr"/>
       <c r="H202" s="2" t="inlineStr"/>
       <c r="I202" s="2" t="inlineStr"/>
       <c r="J202" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>Set 26</t>
+          <t>Set 25</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>&gt;First he asked to show whole project</t>
+          <t>it was 9pm 😂</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr"/>
       <c r="H203" s="2" t="inlineStr"/>
       <c r="I203" s="2" t="inlineStr"/>
       <c r="J203" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>Set 26</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>&gt;Then he asked code to all drives (which I did)</t>
+          <t>&gt;First he asked to show whole project</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr"/>
       <c r="H204" s="2" t="inlineStr"/>
       <c r="I204" s="2" t="inlineStr"/>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
           <t>Set 26</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>&gt;Then asked me to code a route for new drives (I couldn't )</t>
+          <t>&gt;Then he asked code to all drives (which I did)</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr"/>
       <c r="H205" s="2" t="inlineStr"/>
       <c r="I205" s="2" t="inlineStr"/>
       <c r="J205" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L205" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -13630,51 +13630,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
           <t>Set 26</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>&gt;Then asked me vue question (I couldn't )</t>
+          <t>&gt;Then asked me to code a route for new drives (I couldn't )</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr"/>
       <c r="H206" s="2" t="inlineStr"/>
       <c r="I206" s="2" t="inlineStr"/>
       <c r="J206" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -13685,51 +13685,51 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>Set 26</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>&gt;It was level 1 viva with 3 coding question</t>
+          <t>&gt;Then asked me vue question (I couldn't )</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr"/>
       <c r="H207" s="2" t="inlineStr"/>
       <c r="I207" s="2" t="inlineStr"/>
       <c r="J207" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -13740,216 +13740,216 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>Set 26</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>&gt;I hope he rots in hell</t>
+          <t>&gt;It was level 1 viva with 3 coding question</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr"/>
       <c r="H208" s="2" t="inlineStr"/>
       <c r="I208" s="2" t="inlineStr"/>
       <c r="J208" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>Set 27</t>
+          <t>Set 26</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>Demonstrate the project</t>
+          <t>&gt;I hope he rots in hell</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr"/>
       <c r="H209" s="2" t="inlineStr"/>
       <c r="I209" s="2" t="inlineStr"/>
       <c r="J209" s="2" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>Set 27</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>What is Single Page Application</t>
+          <t>Demonstrate the project</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr"/>
       <c r="H210" s="2" t="inlineStr"/>
       <c r="I210" s="2" t="inlineStr"/>
       <c r="J210" s="2" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M210" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="2" t="inlineStr">
         <is>
           <t>Question</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>Set 27</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>Vue Code to return sum of two numbers</t>
+          <t>What is Single Page Application</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr"/>
       <c r="H211" s="2" t="inlineStr"/>
       <c r="I211" s="2" t="inlineStr"/>
       <c r="J211" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L211" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M211" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
@@ -13960,72 +13960,170 @@
           <t>Question</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>Set 27</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Sheet import</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>2026-08-16</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>Route to add a row to the trek table</t>
+          <t>Vue Code to return sum of two numbers</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr"/>
       <c r="H212" s="2" t="inlineStr"/>
       <c r="I212" s="2" t="inlineStr"/>
       <c r="J212" s="2" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
           <t>MAD2</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
           <t>Level 1</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
           <t>appdev_level1_viva30</t>
         </is>
       </c>
     </row>
+    <row r="213">
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>Set 27</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>Sheet import</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>Route to add a row to the trek table</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr"/>
+      <c r="H213" s="2" t="inlineStr"/>
+      <c r="I213" s="2" t="inlineStr"/>
+      <c r="J213" s="2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K213" s="2" t="inlineStr">
+        <is>
+          <t>MAD2</t>
+        </is>
+      </c>
+      <c r="L213" s="2" t="inlineStr">
+        <is>
+          <t>Level 1</t>
+        </is>
+      </c>
+      <c r="M213" s="2" t="inlineStr">
+        <is>
+          <t>appdev_level1_viva30</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>Review</t>
+        </is>
+      </c>
+      <c r="B214" s="2" t="inlineStr"/>
+      <c r="C214" s="2" t="inlineStr"/>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Souvik Biswas</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>Behave and a very good proctor but he drives into too dept of project. Need to know your code so good</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr"/>
+      <c r="H214" s="2" t="inlineStr"/>
+      <c r="I214" s="2" t="inlineStr">
+        <is>
+          <t>1. Asked to write the route for register</t>
+        </is>
+      </c>
+      <c r="J214" s="2" t="inlineStr"/>
+      <c r="K214" s="2" t="inlineStr">
+        <is>
+          <t>MAD1</t>
+        </is>
+      </c>
+      <c r="L214" s="2" t="inlineStr"/>
+      <c r="M214" s="2" t="inlineStr">
+        <is>
+          <t>appdev_level1_viva30</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:M212"/>
+  <autoFilter ref="A1:M214"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>